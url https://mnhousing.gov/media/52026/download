--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -7,59 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\mhfa_divisions\Homes\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\Uploaded to Drupal\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD48E223-3ABE-4371-AA7E-BEAEC93653EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B13C7F6-8C1B-4809-A9E0-42898D5D1BA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="eCeC8NeO1zpJjLONYlGtiMk7RRwVcO5XjSjs7EkqvT7267+UpXOBkEXwnMmPU/j9J8PdIqIyNVhT8TpaD8VxPg==" workbookSaltValue="PPM0yAHdoLMWphys3pnO1A==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="1000" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="1000" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="1 - Sources and Uses" sheetId="38" r:id="rId1"/>
+    <sheet name="1 - Sources and Uses" sheetId="38" state="hidden" r:id="rId1"/>
     <sheet name="1 - Direct Costs" sheetId="43" r:id="rId2"/>
     <sheet name="1 - Leverage" sheetId="42" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="1">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="2">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1 - Direct Costs'!$A$1:$G$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Leverage'!$A$1:$F$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1 - Sources and Uses'!$A$1:$F$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -2941,51 +2942,51 @@
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B14:C14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="portrait" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8:F8"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="25.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.88671875" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="47.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="24.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="59.33203125" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.44140625" style="1" customWidth="1"/>
     <col min="10" max="12" width="9.109375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="168" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="169"/>
       <c r="C1" s="169"/>
       <c r="D1" s="169"/>
       <c r="E1" s="169"/>
@@ -3353,51 +3354,51 @@
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="G12:G14" xr:uid="{A684DFF4-EA49-48F8-82C7-FF90DA2EC4D2}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="A16" sqref="A16:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="34" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.5546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="22.44140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="36.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="46" style="1" customWidth="1"/>
     <col min="7" max="7" width="39.88671875" style="45" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.88671875" style="1" customWidth="1"/>
     <col min="10" max="14" width="9.109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="195" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="196"/>
       <c r="C1" s="196"/>
       <c r="D1" s="196"/>
       <c r="E1" s="197"/>