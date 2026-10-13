--- v0 (2025-11-23)
+++ v1 (2026-10-13)
@@ -1,77 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30601"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\CA HUD\Chrono Files\HAP Team\HUD updated Contract docs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Windows 10 Desktop Files\My DOCS\Templates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00E9B696-5DD0-4EAB-8EAA-1E56A4298F17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2803A226-A779-40D1-AEAD-C75B1BA6C720}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookPassword="CA91" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-27195" yWindow="3165" windowWidth="17280" windowHeight="13155" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Step1" sheetId="1" r:id="rId1"/>
     <sheet name="Step 2 &amp; 3" sheetId="4" r:id="rId2"/>
     <sheet name="Certification" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Certification!$A$1:$I$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Step 2 &amp; 3'!$A$1:$G$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Step1!$A$1:$F$41</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E28" i="1" l="1"/>
   <c r="E27" i="1"/>
   <c r="E26" i="1"/>
   <c r="E29" i="1" l="1"/>
   <c r="E30" i="1"/>
   <c r="E31" i="1"/>
   <c r="E32" i="1"/>
   <c r="D33" i="4"/>
   <c r="D34" i="4"/>
@@ -117,77 +120,84 @@
   <c r="F37" i="4" s="1"/>
   <c r="G37" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="E34" i="4" s="1"/>
   <c r="F34" i="4" s="1"/>
   <c r="G34" i="4" s="1"/>
   <c r="G26" i="4"/>
   <c r="E35" i="4" s="1"/>
   <c r="F35" i="4" s="1"/>
   <c r="G35" i="4" s="1"/>
   <c r="E27" i="4"/>
   <c r="E26" i="4"/>
   <c r="E33" i="4" s="1"/>
   <c r="F33" i="4" s="1"/>
   <c r="G33" i="4" s="1"/>
   <c r="E39" i="4"/>
   <c r="F39" i="4" s="1"/>
   <c r="G39" i="4" s="1"/>
   <c r="G42" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
+    <t>OMB Control Number 2502–0587
+form HUD–9625 (exp. 04/30/2027)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>OCAF Rent Adjustment Worksheet</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Multifamily Section 8 Contracts</t>
     </r>
+  </si>
+  <si>
+    <t>This form is used in the adjustment of Section 8 Housing Assistance Payments contract rents as authorized by the Multifamily Assisted Housing Reform and Affordability Act of 1997 (MAHRA), 42 U.S.C. § 1437f note. The public reporting burden for completing this form is estimated to average 1 hour per response, including the time for reviewing instructions, searching existing data sources, and gathering and maintaining the data needed. The information collected is required to obtain benefits. HUD may disclose certain information to Federal, State, or local agencies when relevant to civil, criminal, or regulatory investigations and prosecutions. Information collected will not otherwise be disclosed or released outside of HUD, except as required and permitted by law. HUD may not collect this information, and you are not required to complete this form, unless it displays a currently valid OMB control number.</t>
   </si>
   <si>
     <t>Project Name:</t>
   </si>
   <si>
     <t>Project Address:</t>
   </si>
   <si>
     <t>Project Owner</t>
   </si>
   <si>
     <t>FHA Project No.</t>
   </si>
   <si>
     <t>Unique Entity Identifier (UEI)</t>
   </si>
   <si>
     <t>Total Units in Project:</t>
   </si>
   <si>
     <t>Total Section 8 Units In Project</t>
   </si>
   <si>
     <t>Date of Submission:</t>
   </si>
@@ -463,81 +473,74 @@
   <si>
     <t>Unit Type and Contract and/or Stage</t>
   </si>
   <si>
     <t># Units</t>
   </si>
   <si>
     <t>Current Contract Rents</t>
   </si>
   <si>
     <t>OCAF Adjusted Rent (R x U)</t>
   </si>
   <si>
     <t>Annual Adjusted Rent (V x 12)</t>
   </si>
   <si>
     <t>Adjusted Annual Rent Potential         (T x W)</t>
   </si>
   <si>
     <t>(Y) Annual Adjusted Rent Potential of the Expiring Contracts(s)</t>
   </si>
   <si>
     <t>(total Column X):</t>
   </si>
   <si>
+    <t>I certify that the information provided on this form and in any accompanying documentation is true and accurate. I acknowledge that making, presenting, or submitting a false, fictitious, or fraudulent statement, representation, or certification may result in criminal, civil, and/or administrative sanctions, including fines, penalties, and imprisonment. WARNING: Any person who knowlingly submits a false claim or makes a false statement is subject to criminal and/or civil penalties, including confinement for up to 5 years, fines, and civil and administrative penalties. (18 U.S.C. §§ 287, 1001, 1010, 1012; 31 U.S.C. §§ 3729, 3802)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Project name: </t>
   </si>
   <si>
     <t xml:space="preserve">Owner's name (print or type):  </t>
   </si>
   <si>
     <t xml:space="preserve">Owner's signature:    </t>
   </si>
   <si>
     <t>Date:</t>
-  </si>
-[...8 lines deleted...]
-form HUD–9625 (exp. 04/30/2027)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -552,55 +555,50 @@
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
@@ -765,51 +763,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
@@ -817,104 +815,101 @@
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
@@ -927,107 +922,102 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="4" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="4" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1367,2429 +1357,2429 @@
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F41"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageLayout" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E38" sqref="E38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.15"/>
   <cols>
-    <col min="1" max="1" width="5.6640625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="22.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A2" s="81" t="s">
+    <row r="1" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A1" s="71"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="82"/>
-[...15 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F1" s="78"/>
+    </row>
+    <row r="2" spans="1:6" ht="43.35" customHeight="1">
+      <c r="A2" s="80" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+    </row>
+    <row r="3" spans="1:6" ht="51.75" customHeight="1">
+      <c r="A3" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6">
       <c r="A5" s="17"/>
-      <c r="B5" s="49"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B5" s="48"/>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="48"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" s="12" t="s">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B6" s="50"/>
+        <v>3</v>
+      </c>
+      <c r="B6" s="49"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-      <c r="E6" s="74"/>
+      <c r="E6" s="69"/>
       <c r="F6" s="5"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="17"/>
-      <c r="B7" s="49"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="12" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B8" s="50"/>
+        <v>4</v>
+      </c>
+      <c r="B8" s="49"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="17"/>
-      <c r="B9" s="49"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="12" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B10" s="50"/>
+        <v>5</v>
+      </c>
+      <c r="B10" s="49"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="17"/>
-      <c r="B11" s="49"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B11" s="48"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="12" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B12" s="50"/>
+        <v>6</v>
+      </c>
+      <c r="B12" s="49"/>
       <c r="C12" s="5"/>
       <c r="D12" s="12" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="17"/>
-      <c r="B13" s="49"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B13" s="48"/>
+      <c r="C13" s="48"/>
+      <c r="D13" s="48"/>
+      <c r="E13" s="48"/>
+      <c r="F13" s="48"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="12" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B14" s="50"/>
+        <v>8</v>
+      </c>
+      <c r="B14" s="49"/>
       <c r="D14" s="12" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="17"/>
-      <c r="B15" s="49"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B15" s="48"/>
+      <c r="C15" s="48"/>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="12" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B16" s="50"/>
+        <v>10</v>
+      </c>
+      <c r="B16" s="49"/>
       <c r="D16" s="12" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6">
       <c r="A17" s="17"/>
-      <c r="B17" s="49"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" s="5"/>
       <c r="B18" s="12"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="13" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
     </row>
-    <row r="22" spans="1:6" ht="13.8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="22" spans="1:6" ht="13.9">
+      <c r="A22" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6">
       <c r="A24" s="5"/>
       <c r="B24" s="14" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D24" s="14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E24" s="14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F24" s="5"/>
     </row>
-    <row r="25" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" ht="39.6">
       <c r="B25" s="15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" s="5"/>
-      <c r="B26" s="70"/>
-[...2 lines deleted...]
-      <c r="E26" s="71">
+      <c r="B26" s="66"/>
+      <c r="C26" s="66"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="67">
         <f>SUM(C26*D26)</f>
         <v>0</v>
       </c>
       <c r="F26" s="5"/>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6">
       <c r="A27" s="5"/>
-      <c r="B27" s="70"/>
-[...2 lines deleted...]
-      <c r="E27" s="71">
+      <c r="B27" s="66"/>
+      <c r="C27" s="66"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="67">
         <f>SUM(C27*D27)</f>
         <v>0</v>
       </c>
       <c r="F27" s="5"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6">
       <c r="A28" s="5"/>
-      <c r="B28" s="70"/>
-[...2 lines deleted...]
-      <c r="E28" s="71">
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="73"/>
+      <c r="E28" s="67">
         <f>SUM(C28*D28)</f>
         <v>0</v>
       </c>
       <c r="F28" s="5"/>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6">
       <c r="A29" s="5"/>
-      <c r="B29" s="70"/>
-[...2 lines deleted...]
-      <c r="E29" s="71">
+      <c r="B29" s="66"/>
+      <c r="C29" s="66"/>
+      <c r="D29" s="66"/>
+      <c r="E29" s="67">
         <f>SUM(C29*D29)</f>
         <v>0</v>
       </c>
       <c r="F29" s="5"/>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6">
       <c r="A30" s="5"/>
-      <c r="B30" s="70"/>
-[...2 lines deleted...]
-      <c r="E30" s="71">
+      <c r="B30" s="66"/>
+      <c r="C30" s="66"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="67">
         <f t="shared" ref="E30:E32" si="0">SUM(C30*D30)</f>
         <v>0</v>
       </c>
       <c r="F30" s="5"/>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6">
       <c r="A31" s="5"/>
-      <c r="B31" s="70"/>
-[...2 lines deleted...]
-      <c r="E31" s="71">
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="66"/>
+      <c r="E31" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="5"/>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6">
       <c r="A32" s="5"/>
-      <c r="B32" s="70"/>
-[...2 lines deleted...]
-      <c r="E32" s="71">
+      <c r="B32" s="66"/>
+      <c r="C32" s="66"/>
+      <c r="D32" s="66"/>
+      <c r="E32" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="5"/>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6">
       <c r="A33" s="5"/>
-      <c r="B33" s="50"/>
-[...2 lines deleted...]
-      <c r="E33" s="72"/>
+      <c r="B33" s="49"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="49"/>
+      <c r="E33" s="68"/>
       <c r="F33" s="5"/>
     </row>
-    <row r="34" spans="1:6" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" ht="13.9">
       <c r="A34" s="5"/>
-      <c r="B34" s="40" t="s">
-[...3 lines deleted...]
-      <c r="D34" s="65"/>
+      <c r="B34" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
       <c r="F34" s="5"/>
     </row>
-    <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" ht="12" customHeight="1">
       <c r="A35" s="5"/>
-      <c r="B35" s="40"/>
-[...4 lines deleted...]
-      <c r="E35" s="73">
+      <c r="B35" s="39"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="81">
         <f>SUM(E26:E32)</f>
         <v>0</v>
       </c>
       <c r="F35" s="5"/>
     </row>
-    <row r="36" spans="1:6" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="13.9">
       <c r="A36" s="5"/>
-      <c r="B36" s="40"/>
+      <c r="B36" s="39"/>
       <c r="C36" s="5"/>
-      <c r="D36" s="40"/>
-      <c r="E36" s="52"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="51"/>
       <c r="F36" s="5"/>
     </row>
-    <row r="37" spans="1:6" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" ht="13.9">
       <c r="A37" s="5"/>
-      <c r="B37" s="40" t="s">
-        <v>22</v>
+      <c r="B37" s="39" t="s">
+        <v>24</v>
       </c>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
-      <c r="E37" s="53"/>
+      <c r="E37" s="52"/>
       <c r="F37" s="5"/>
     </row>
-    <row r="38" spans="1:6" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" ht="13.9">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
-      <c r="D38" s="41" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="69">
+      <c r="D38" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" s="65">
         <f>SUM(E35*12)</f>
         <v>0</v>
       </c>
       <c r="F38" s="5"/>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6">
       <c r="A39" s="5"/>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F41" s="43"/>
+    <row r="41" spans="1:6">
+      <c r="A41" s="42"/>
+      <c r="B41" s="42"/>
+      <c r="C41" s="42"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.4" right="0.4" top="0.49" bottom="0.61" header="0.28000000000000003" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Y64"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="B15" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G42" sqref="G42"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.15"/>
   <cols>
-    <col min="1" max="1" width="8.109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="5" width="16.6640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="8.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" style="1" customWidth="1"/>
+    <col min="4" max="5" width="16.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
-    <col min="7" max="7" width="13.5546875" style="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.109375" style="1"/>
+    <col min="7" max="7" width="13.5703125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E1" s="20"/>
+    <row r="1" spans="1:25">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
     </row>
-    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E2" s="20"/>
+    <row r="2" spans="1:25">
+      <c r="A2" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
     </row>
-    <row r="3" spans="1:25" ht="15.6" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E3" s="20"/>
+    <row r="3" spans="1:25" ht="15.6">
+      <c r="A3" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
     </row>
-    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E4" s="20"/>
+    <row r="4" spans="1:25">
+      <c r="A4" s="20"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2">
         <f>Step1!E38</f>
         <v>0</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
     </row>
-    <row r="5" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="E5" s="24"/>
+    <row r="5" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A5" s="19"/>
+      <c r="B5" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
       <c r="F5" s="4"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E6" s="26"/>
+    <row r="6" spans="1:25" ht="13.5" customHeight="1">
+      <c r="A6" s="19"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
       <c r="F6" s="6"/>
-      <c r="G6" s="55"/>
-[...10 lines deleted...]
-      <c r="E7" s="27"/>
+      <c r="G6" s="54"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="19"/>
+      <c r="B7" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
       <c r="F7" s="7"/>
-      <c r="G7" s="56"/>
-[...8 lines deleted...]
-      <c r="E8" s="28"/>
+      <c r="G7" s="55"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="19"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
       <c r="F8" s="8"/>
-      <c r="G8" s="55"/>
-[...10 lines deleted...]
-      <c r="E9" s="24"/>
+      <c r="G8" s="54"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="19"/>
+      <c r="B9" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
       <c r="F9" s="4"/>
-      <c r="G9" s="56"/>
-[...8 lines deleted...]
-      <c r="E10" s="28"/>
+      <c r="G9" s="55"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="19"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
       <c r="F10" s="8"/>
-      <c r="G10" s="57">
+      <c r="G10" s="56">
         <f>SUM(G4+G6+G8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="E11" s="24"/>
+    <row r="11" spans="1:25">
+      <c r="A11" s="19"/>
+      <c r="B11" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
       <c r="F11" s="4"/>
-      <c r="G11" s="56"/>
-[...8 lines deleted...]
-      <c r="E12" s="28"/>
+      <c r="G11" s="55"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="19"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
       <c r="F12" s="8"/>
-      <c r="G12" s="57" t="e">
+      <c r="G12" s="56" t="e">
         <f>SUM(G4/G10)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="13" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="E13" s="32"/>
+    <row r="13" spans="1:25" ht="25.5" customHeight="1">
+      <c r="A13" s="19"/>
+      <c r="B13" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
       <c r="F13" s="9"/>
-      <c r="G13" s="58"/>
-[...10 lines deleted...]
-      <c r="E14" s="24"/>
+      <c r="G13" s="57"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="19"/>
+      <c r="B14" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
       <c r="F14" s="4"/>
-      <c r="G14" s="56"/>
-[...8 lines deleted...]
-      <c r="E15" s="28"/>
+      <c r="G14" s="55"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="19"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
       <c r="F15" s="8"/>
-      <c r="G15" s="57" t="e">
+      <c r="G15" s="56" t="e">
         <f>SUM(G12*G13)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="E16" s="24"/>
+    <row r="16" spans="1:25">
+      <c r="A16" s="19"/>
+      <c r="B16" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
       <c r="F16" s="4"/>
-      <c r="G16" s="56"/>
-[...8 lines deleted...]
-      <c r="E17" s="28"/>
+      <c r="G16" s="55"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="19"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
       <c r="F17" s="8"/>
-      <c r="G17" s="57" t="e">
+      <c r="G17" s="56" t="e">
         <f>SUM(G4-G15)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B19" s="22" t="s">
+    <row r="18" spans="1:7" ht="18" customHeight="1">
+      <c r="A18" s="19"/>
+      <c r="B18" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="27" t="s">
+      <c r="C18" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="D19" s="27"/>
-      <c r="E19" s="27"/>
+      <c r="D18" s="43"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="58">
+        <v>1.0489999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="19"/>
+      <c r="B19" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
       <c r="F19" s="7"/>
-      <c r="G19" s="56"/>
-[...8 lines deleted...]
-      <c r="E20" s="27"/>
+      <c r="G19" s="55"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="19"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
       <c r="F20" s="7"/>
-      <c r="G20" s="60"/>
-[...10 lines deleted...]
-      <c r="G21" s="61" t="e">
+      <c r="G20" s="59"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="19"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="60" t="e">
         <f>SUM(G18*G17)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="G22" s="54" t="e">
+    <row r="22" spans="1:7" ht="25.5" customHeight="1">
+      <c r="A22" s="19"/>
+      <c r="B22" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="53" t="e">
         <f>SUM(G15+G21)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="E23" s="27"/>
+    <row r="23" spans="1:7">
+      <c r="A23" s="19"/>
+      <c r="B23" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
       <c r="F23" s="7"/>
-      <c r="G23" s="60"/>
-[...8 lines deleted...]
-      <c r="E24" s="27"/>
+      <c r="G23" s="59"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="19"/>
+      <c r="B24" s="21"/>
+      <c r="C24" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
       <c r="F24" s="7"/>
-      <c r="G24" s="55"/>
-[...10 lines deleted...]
-      <c r="E25" s="32"/>
+      <c r="G24" s="54"/>
+    </row>
+    <row r="25" spans="1:7" ht="24.75" customHeight="1">
+      <c r="A25" s="19"/>
+      <c r="B25" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
       <c r="F25" s="9"/>
-      <c r="G25" s="62" t="e">
+      <c r="G25" s="61" t="e">
         <f>SUM(G24/G4)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7">
       <c r="A26" s="2"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
-      <c r="D26" s="20"/>
-      <c r="E26" s="20" t="e">
+      <c r="D26" s="19"/>
+      <c r="E26" s="19" t="e">
         <f>SUM(D33*G25)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F26" s="20" t="e">
+      <c r="F26" s="19" t="e">
         <f>SUM(D34*G25)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G26" s="20" t="e">
+      <c r="G26" s="19" t="e">
         <f>SUM(D35*$G$25)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7">
       <c r="A27" s="2"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
-      <c r="D27" s="20" t="e">
+      <c r="D27" s="19" t="e">
         <f>SUM(D35*$G$25)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E27" s="20" t="e">
+      <c r="E27" s="19" t="e">
         <f>SUM(D36*$G$25)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F27" s="20" t="e">
+      <c r="F27" s="19" t="e">
         <f>SUM(D37*$G$25)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G27" s="20" t="e">
+      <c r="G27" s="19" t="e">
         <f>SUM(D38*$G$25)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="28" spans="1:7">
+      <c r="A28" s="18" t="s">
+        <v>61</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
-      <c r="D28" s="51"/>
-[...6 lines deleted...]
-        <v>60</v>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+    </row>
+    <row r="29" spans="1:7" ht="15.6">
+      <c r="A29" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A30" s="20"/>
+    <row r="30" spans="1:7">
+      <c r="A30" s="19"/>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="D31" s="33" t="s">
+    <row r="31" spans="1:7">
+      <c r="A31" s="19"/>
+      <c r="B31" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="E31" s="33" t="s">
+      <c r="C31" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="F31" s="33" t="s">
+      <c r="D31" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="G31" s="33" t="s">
+      <c r="E31" s="32" t="s">
         <v>66</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B32" s="34" t="s">
+      <c r="F31" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="C32" s="35" t="s">
+      <c r="G31" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="D32" s="34" t="s">
+    </row>
+    <row r="32" spans="1:7" ht="51" customHeight="1">
+      <c r="A32" s="19"/>
+      <c r="B32" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="E32" s="34" t="s">
+      <c r="C32" s="34" t="s">
         <v>70</v>
       </c>
-      <c r="F32" s="34" t="s">
+      <c r="D32" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="G32" s="34" t="s">
+      <c r="E32" s="33" t="s">
         <v>72</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F32" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" s="2"/>
-      <c r="B33" s="63">
+      <c r="B33" s="62">
         <f>Step1!B26</f>
         <v>0</v>
       </c>
-      <c r="C33" s="63">
+      <c r="C33" s="62">
         <f>Step1!C26</f>
         <v>0</v>
       </c>
-      <c r="D33" s="63">
+      <c r="D33" s="62">
         <f>Step1!D26</f>
         <v>0</v>
       </c>
-      <c r="E33" s="64" t="e">
+      <c r="E33" s="63" t="e">
         <f>ROUND(E26, 0)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F33" s="64" t="e">
+      <c r="F33" s="63" t="e">
         <f>SUM(E33*12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G33" s="64" t="e">
+      <c r="G33" s="63" t="e">
         <f>SUM(C33*F33)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7">
       <c r="A34" s="2"/>
-      <c r="B34" s="63">
+      <c r="B34" s="62">
         <f>Step1!B27</f>
         <v>0</v>
       </c>
-      <c r="C34" s="63">
+      <c r="C34" s="62">
         <f>Step1!C27</f>
         <v>0</v>
       </c>
-      <c r="D34" s="63">
+      <c r="D34" s="62">
         <f>Step1!D27</f>
         <v>0</v>
       </c>
-      <c r="E34" s="64" t="e">
+      <c r="E34" s="63" t="e">
         <f>ROUND(F26, 0)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F34" s="64" t="e">
+      <c r="F34" s="63" t="e">
         <f t="shared" ref="F34:F39" si="0">SUM(E34*12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G34" s="64" t="e">
+      <c r="G34" s="63" t="e">
         <f t="shared" ref="G34:G39" si="1">SUM(C34*F34)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7">
       <c r="A35" s="2"/>
-      <c r="B35" s="63">
+      <c r="B35" s="62">
         <f>Step1!B28</f>
         <v>0</v>
       </c>
-      <c r="C35" s="63">
+      <c r="C35" s="62">
         <f>Step1!C28</f>
         <v>0</v>
       </c>
-      <c r="D35" s="63">
+      <c r="D35" s="62">
         <f>Step1!D28</f>
         <v>0</v>
       </c>
-      <c r="E35" s="64" t="e">
+      <c r="E35" s="63" t="e">
         <f>ROUND(G26,0)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F35" s="64" t="e">
+      <c r="F35" s="63" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="G35" s="64" t="e">
+      <c r="G35" s="63" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7">
       <c r="A36" s="2"/>
-      <c r="B36" s="63">
+      <c r="B36" s="62">
         <f>Step1!B29</f>
         <v>0</v>
       </c>
-      <c r="C36" s="63">
+      <c r="C36" s="62">
         <f>Step1!C29</f>
         <v>0</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="62">
         <f>Step1!D29</f>
         <v>0</v>
       </c>
-      <c r="E36" s="64" t="e">
+      <c r="E36" s="63" t="e">
         <f>SUM($G$25*D36)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F36" s="64" t="e">
+      <c r="F36" s="63" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="G36" s="64" t="e">
+      <c r="G36" s="63" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7">
       <c r="A37" s="2"/>
-      <c r="B37" s="63">
+      <c r="B37" s="62">
         <f>Step1!B30</f>
         <v>0</v>
       </c>
-      <c r="C37" s="63">
+      <c r="C37" s="62">
         <f>Step1!C30</f>
         <v>0</v>
       </c>
-      <c r="D37" s="63">
+      <c r="D37" s="62">
         <f>Step1!D30</f>
         <v>0</v>
       </c>
-      <c r="E37" s="64" t="e">
+      <c r="E37" s="63" t="e">
         <f>SUM($G$25*D37)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F37" s="64" t="e">
+      <c r="F37" s="63" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="G37" s="64" t="e">
+      <c r="G37" s="63" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7">
       <c r="A38" s="2"/>
-      <c r="B38" s="63">
+      <c r="B38" s="62">
         <f>Step1!B31</f>
         <v>0</v>
       </c>
-      <c r="C38" s="63">
+      <c r="C38" s="62">
         <f>Step1!C31</f>
         <v>0</v>
       </c>
-      <c r="D38" s="63">
+      <c r="D38" s="62">
         <f>Step1!D31</f>
         <v>0</v>
       </c>
-      <c r="E38" s="64" t="e">
+      <c r="E38" s="63" t="e">
         <f>SUM($G$25*D38)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F38" s="64" t="e">
+      <c r="F38" s="63" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="G38" s="64" t="e">
+      <c r="G38" s="63" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7">
       <c r="A39" s="2"/>
-      <c r="B39" s="63">
+      <c r="B39" s="62">
         <f>Step1!B32</f>
         <v>0</v>
       </c>
-      <c r="C39" s="63">
+      <c r="C39" s="62">
         <f>Step1!C32</f>
         <v>0</v>
       </c>
-      <c r="D39" s="63">
+      <c r="D39" s="62">
         <f>Step1!D32</f>
         <v>0</v>
       </c>
-      <c r="E39" s="64" t="e">
+      <c r="E39" s="63" t="e">
         <f>SUM($G$25*D39)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F39" s="64" t="e">
+      <c r="F39" s="63" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="G39" s="64" t="e">
+      <c r="G39" s="63" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7">
       <c r="A40" s="2"/>
-      <c r="B40" s="65"/>
-[...6 lines deleted...]
-    <row r="41" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B40" s="49"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="49"/>
+      <c r="E40" s="50"/>
+      <c r="F40" s="68"/>
+      <c r="G40" s="47"/>
+    </row>
+    <row r="41" spans="1:7" ht="15.6">
       <c r="A41" s="2"/>
-      <c r="B41" s="36" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="67"/>
+      <c r="B41" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="50"/>
+      <c r="D41" s="50"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="68"/>
       <c r="G41" s="11"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7">
       <c r="A42" s="2"/>
-      <c r="B42" s="66"/>
-[...6 lines deleted...]
-      <c r="G42" s="68" t="e">
+      <c r="B42" s="50"/>
+      <c r="C42" s="50"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="F42" s="37"/>
+      <c r="G42" s="64" t="e">
         <f>SUM(G33:G39)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7">
       <c r="A43" s="2"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7">
       <c r="A44" s="2"/>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7">
       <c r="A45" s="2"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7">
+      <c r="A46" s="41"/>
+      <c r="B46" s="42"/>
+      <c r="C46" s="42"/>
+      <c r="D46" s="42"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="42"/>
+      <c r="G46" s="42"/>
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47" s="3"/>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7">
       <c r="A48" s="3"/>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:1">
       <c r="A49" s="3"/>
     </row>
-    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:1">
       <c r="A50" s="3"/>
     </row>
-    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:1">
       <c r="A51" s="3"/>
     </row>
-    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:1">
       <c r="A52" s="3"/>
     </row>
-    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:1">
       <c r="A53" s="3"/>
     </row>
-    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:1">
       <c r="A54" s="3"/>
     </row>
-    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:1">
       <c r="A55" s="3"/>
     </row>
-    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:1">
       <c r="A56" s="3"/>
     </row>
-    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:1">
       <c r="A57" s="3"/>
     </row>
-    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:1">
       <c r="A58" s="3"/>
     </row>
-    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:1">
       <c r="A59" s="3"/>
     </row>
-    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:1">
       <c r="A60" s="3"/>
     </row>
-    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:1">
       <c r="A61" s="3"/>
     </row>
-    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:1">
       <c r="A62" s="3"/>
     </row>
-    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:1">
       <c r="A63" s="3"/>
     </row>
-    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:1">
       <c r="A64" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.5" right="0.5" top="0.93" bottom="0.81" header="0.5" footer="0.56000000000000005"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I98"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:I4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.15"/>
   <cols>
-    <col min="1" max="1" width="13.33203125" style="1" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="9.140625" style="1"/>
+    <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="1"/>
+    <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
-    <row r="4" spans="1:9" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="64.5" customHeight="1">
+      <c r="A4" s="79" t="s">
+        <v>77</v>
+      </c>
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
-    <row r="7" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" ht="16.5" customHeight="1">
       <c r="A7" s="5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="43"/>
-[...7 lines deleted...]
-    <row r="8" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+    </row>
+    <row r="8" spans="1:9" ht="27" customHeight="1">
       <c r="A8" s="5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="43"/>
-[...7 lines deleted...]
-    <row r="9" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+    </row>
+    <row r="9" spans="1:9" ht="27" customHeight="1">
       <c r="A9" s="5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="43"/>
-[...9 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="74" t="s">
+        <v>81</v>
+      </c>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="5"/>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="5"/>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="5"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="5"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="5"/>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="5"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="5"/>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="5"/>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="5"/>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="5"/>
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
+      <c r="A50" s="42"/>
+      <c r="B50" s="42"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="42"/>
+      <c r="F50" s="42"/>
+      <c r="G50" s="42"/>
+      <c r="H50" s="42"/>
+      <c r="I50" s="42"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" s="5"/>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="5"/>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="5"/>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="5"/>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="5"/>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="5"/>
       <c r="B55" s="5"/>
       <c r="C55" s="5"/>
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="5"/>
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
       <c r="D56" s="5"/>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="5"/>
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="5"/>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="5"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="5"/>
       <c r="B60" s="5"/>
       <c r="C60" s="5"/>
       <c r="D60" s="5"/>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="5"/>
       <c r="B61" s="5"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="5"/>
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="5"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="5"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="5"/>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="5"/>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="5"/>
       <c r="B67" s="5"/>
       <c r="C67" s="5"/>
       <c r="D67" s="5"/>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="5"/>
       <c r="B68" s="5"/>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="5"/>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="5"/>
       <c r="B70" s="5"/>
       <c r="C70" s="5"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="5"/>
       <c r="B71" s="5"/>
       <c r="C71" s="5"/>
       <c r="D71" s="5"/>
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="5"/>
       <c r="B72" s="5"/>
       <c r="C72" s="5"/>
       <c r="D72" s="5"/>
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="5"/>
       <c r="B73" s="5"/>
       <c r="C73" s="5"/>
       <c r="D73" s="5"/>
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="5"/>
       <c r="B74" s="5"/>
       <c r="C74" s="5"/>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="5"/>
       <c r="B75" s="5"/>
       <c r="C75" s="5"/>
       <c r="D75" s="5"/>
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="5"/>
       <c r="B76" s="5"/>
       <c r="C76" s="5"/>
       <c r="D76" s="5"/>
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="5"/>
       <c r="B77" s="5"/>
       <c r="C77" s="5"/>
       <c r="D77" s="5"/>
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="5"/>
       <c r="B78" s="5"/>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="5"/>
       <c r="B79" s="5"/>
       <c r="C79" s="5"/>
       <c r="D79" s="5"/>
       <c r="E79" s="5"/>
       <c r="F79" s="5"/>
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="5"/>
       <c r="B80" s="5"/>
       <c r="C80" s="5"/>
       <c r="D80" s="5"/>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="5"/>
       <c r="B81" s="5"/>
       <c r="C81" s="5"/>
       <c r="D81" s="5"/>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="5"/>
       <c r="B82" s="5"/>
       <c r="C82" s="5"/>
       <c r="D82" s="5"/>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="5"/>
       <c r="B83" s="5"/>
       <c r="C83" s="5"/>
       <c r="D83" s="5"/>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="5"/>
       <c r="B84" s="5"/>
       <c r="C84" s="5"/>
       <c r="D84" s="5"/>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="5"/>
       <c r="B85" s="5"/>
       <c r="C85" s="5"/>
       <c r="D85" s="5"/>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="5"/>
       <c r="H85" s="5"/>
       <c r="I85" s="5"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="5"/>
       <c r="B86" s="5"/>
       <c r="C86" s="5"/>
       <c r="D86" s="5"/>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="5"/>
       <c r="H86" s="5"/>
       <c r="I86" s="5"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="5"/>
       <c r="B87" s="5"/>
       <c r="C87" s="5"/>
       <c r="D87" s="5"/>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="5"/>
       <c r="H87" s="5"/>
       <c r="I87" s="5"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="5"/>
       <c r="B88" s="5"/>
       <c r="C88" s="5"/>
       <c r="D88" s="5"/>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
       <c r="H88" s="5"/>
       <c r="I88" s="5"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="5"/>
       <c r="B89" s="5"/>
       <c r="C89" s="5"/>
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="5"/>
       <c r="B90" s="5"/>
       <c r="C90" s="5"/>
       <c r="D90" s="5"/>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="5"/>
       <c r="H90" s="5"/>
       <c r="I90" s="5"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="5"/>
       <c r="B91" s="5"/>
       <c r="C91" s="5"/>
       <c r="D91" s="5"/>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="5"/>
       <c r="H91" s="5"/>
       <c r="I91" s="5"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="5"/>
       <c r="B92" s="5"/>
       <c r="C92" s="5"/>
       <c r="D92" s="5"/>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9">
       <c r="A93" s="5"/>
       <c r="B93" s="5"/>
       <c r="C93" s="5"/>
       <c r="D93" s="5"/>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="5"/>
       <c r="H93" s="5"/>
       <c r="I93" s="5"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="5"/>
       <c r="B94" s="5"/>
       <c r="C94" s="5"/>
       <c r="D94" s="5"/>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="5"/>
       <c r="H94" s="5"/>
       <c r="I94" s="5"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="5"/>
       <c r="B95" s="5"/>
       <c r="C95" s="5"/>
       <c r="D95" s="5"/>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="5"/>
       <c r="I95" s="5"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="5"/>
       <c r="B96" s="5"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="5"/>
       <c r="B97" s="5"/>
       <c r="C97" s="5"/>
       <c r="D97" s="5"/>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="5"/>
       <c r="B98" s="5"/>
       <c r="C98" s="5"/>
       <c r="D98" s="5"/>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:I4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.5" right="0.53" top="1" bottom="0.67" header="0.45" footer="0.4"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
@@ -4016,124 +4006,61 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <POC xmlns="cfbead41-f0a7-46b8-b650-f2d191db1fa1">
       <UserInfo xmlns="cfbead41-f0a7-46b8-b650-f2d191db1fa1">
         <DisplayName xmlns="cfbead41-f0a7-46b8-b650-f2d191db1fa1"/>
         <AccountId xmlns="cfbead41-f0a7-46b8-b650-f2d191db1fa1" xsi:nil="true"/>
         <AccountType xmlns="cfbead41-f0a7-46b8-b650-f2d191db1fa1"/>
       </UserInfo>
     </POC>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A1F9FD6-5245-4CF9-B9A4-EEAD2F003E75}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A1F9FD6-5245-4CF9-B9A4-EEAD2F003E75}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1E8498-D5AC-40EE-A6F6-779EA7F6738E}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1E8498-D5AC-40EE-A6F6-779EA7F6738E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA9B9E82-E3B2-43BD-9899-0CF96D77EC59}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA9B9E82-E3B2-43BD-9899-0CF96D77EC59}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...27 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Housing and Urban Development</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jennifer Lavorel</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>