--- v0 (2025-11-22)
+++ v1 (2026-05-24)
@@ -325,61 +325,60 @@
   <Override PartName="/xl/ctrlProps/ctrlProp310.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp311.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp312.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp313.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp314.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp315.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp316.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink4.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\SF BSPS Request Form\Pending Changes - Redline turned on\BSPS 4500 - Green Communities Intended Methods Worksheet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\mhfa_divisions\MHFA Central\SF BSPS Request Form\Pending Changes - Redline turned on\BSPS 4943 - Intended Methods Worksheet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6449870A-5861-4CED-9DE4-2A9B2F9B249D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="0kkc0OPH1Dz4k/c0j56tHgnDU1cZ9lmaMHRe/6GnI/M97W0hTbPc3RcA75FRuvGLnON3uHkfkmfTe1lownj6Pw==" workbookSaltValue="C08BAJxATXHOsb3PTX2LKQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{72A998DA-EC49-4CCD-96C5-B64886EFAE92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="814" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="814" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2020 EGC Criteria" sheetId="14" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2020 EGC Criteria'!$A$24:$D$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2020 EGC Criteria'!$A:$J</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2020 EGC Criteria'!$22:$25</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -4283,51 +4282,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="232">
+  <cellXfs count="228">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -4419,53 +4418,50 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4652,95 +4648,50 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="1" fontId="4" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4813,213 +4764,261 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF174554"/>
       <color rgb="FF778811"/>
       <color rgb="FF648B8A"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -6283,59 +6282,59 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp97.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp98.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp99.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8206" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8206"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6350,59 +6349,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8207" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8207"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6417,59 +6416,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8208" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8208"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6484,59 +6483,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>28</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8209" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8209"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6551,59 +6550,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8210" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8210"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6618,59 +6617,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8211" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8211"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6685,59 +6684,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8212" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8212"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6752,59 +6751,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8213" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8213"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6819,59 +6818,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8214" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8214"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6886,59 +6885,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8215" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8215"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6953,59 +6952,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8216" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8216"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7020,59 +7019,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8217" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8217"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7087,59 +7086,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8218" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8218"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7154,59 +7153,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8219" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8219"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7221,59 +7220,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8220" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8220"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7288,59 +7287,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8221" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8221"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7355,59 +7354,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8222" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8222"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7422,59 +7421,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8223" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8223"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7489,59 +7488,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8224" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8224"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7556,59 +7555,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8225" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8225"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7623,59 +7622,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8234" name="Check Box 42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8234"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7690,59 +7689,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8235" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8235"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7757,59 +7756,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8236" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8236"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7824,59 +7823,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8237" name="Check Box 45" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8237"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7891,59 +7890,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>220980</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8238" name="Check Box 46" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8238"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -7958,59 +7957,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>220980</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8239" name="Check Box 47" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8239"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8025,59 +8024,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>220980</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8240" name="Check Box 48" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8240"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8092,59 +8091,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>220980</xdr:rowOff>
+          <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8241" name="Check Box 49" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8241"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8159,59 +8158,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8242" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8242"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8226,59 +8225,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8243" name="Check Box 51" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8243"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8293,59 +8292,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8244" name="Check Box 52" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8244"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8360,59 +8359,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>39</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8245" name="Check Box 53" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8245"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8427,59 +8426,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8246" name="Check Box 54" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8246"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8494,59 +8493,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8247" name="Check Box 55" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8247"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8561,59 +8560,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8248" name="Check Box 56" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8248"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8628,59 +8627,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8249" name="Check Box 57" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8249"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8695,59 +8694,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8250" name="Check Box 58" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8250"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8762,59 +8761,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8251" name="Check Box 59" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8251"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8829,59 +8828,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8252" name="Check Box 60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8252"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8896,59 +8895,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8253" name="Check Box 61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8253"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8963,53 +8962,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>42</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8254" name="Check Box 62" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8254"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -9030,57 +9029,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>42</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8255" name="Check Box 63" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8255"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9097,57 +9096,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>42</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8256" name="Check Box 64" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8256"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9164,57 +9163,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>42</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8257" name="Check Box 65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8257"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9231,59 +9230,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8258" name="Check Box 66" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8258"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9298,59 +9297,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8259" name="Check Box 67" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8259"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9365,59 +9364,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8260" name="Check Box 68" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8260"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9432,59 +9431,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8261" name="Check Box 69" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8261"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9499,53 +9498,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8262" name="Check Box 70" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8262"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -9566,57 +9565,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8263" name="Check Box 71" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8263"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9633,57 +9632,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8264" name="Check Box 72" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8264"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9700,57 +9699,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8265" name="Check Box 73" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8265"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -9767,59 +9766,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8266" name="Check Box 74" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8266"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9834,59 +9833,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8267" name="Check Box 75" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8267"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9901,59 +9900,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8268" name="Check Box 76" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8268"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9968,59 +9967,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8269" name="Check Box 77" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8269"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10035,59 +10034,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8270" name="Check Box 78" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8270"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10102,59 +10101,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8271" name="Check Box 79" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8271"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10169,59 +10168,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8272" name="Check Box 80" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8272"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10236,59 +10235,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8273" name="Check Box 81" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8273"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10303,59 +10302,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8274" name="Check Box 82" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8274"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10370,59 +10369,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8275" name="Check Box 83" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8275"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10437,59 +10436,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8276" name="Check Box 84" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8276"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10504,59 +10503,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8277" name="Check Box 85" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8277"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10571,59 +10570,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8278" name="Check Box 86" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8278"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10638,59 +10637,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8279" name="Check Box 87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8279"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10705,59 +10704,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8280" name="Check Box 88" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8280"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10772,59 +10771,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8281" name="Check Box 89" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8281"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10839,51 +10838,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8286" name="Check Box 94" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8286"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -10906,57 +10905,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8287" name="Check Box 95" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8287"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10973,57 +10972,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8288" name="Check Box 96" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8288"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11040,57 +11039,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>54</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8289" name="Check Box 97" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8289"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11107,59 +11106,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>56</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>56</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8294" name="Check Box 102" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8294"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11174,59 +11173,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>56</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>56</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8295" name="Check Box 103" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8295"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11241,59 +11240,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>56</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>56</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8296" name="Check Box 104" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8296"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11308,59 +11307,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>56</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>56</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8297" name="Check Box 105" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8297"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11375,53 +11374,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>57</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8298" name="Check Box 106" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8298"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -11442,57 +11441,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>57</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8299" name="Check Box 107" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8299"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11509,57 +11508,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>57</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8300" name="Check Box 108" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8300"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11576,57 +11575,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>57</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>57</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8301" name="Check Box 109" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8301"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11643,59 +11642,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8302" name="Check Box 110" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8302"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006E200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11710,59 +11709,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8303" name="Check Box 111" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8303"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11777,59 +11776,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8304" name="Check Box 112" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8304"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11844,59 +11843,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>58</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8305" name="Check Box 113" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8305"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11911,59 +11910,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8306" name="Check Box 114" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8306"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11978,59 +11977,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8307" name="Check Box 115" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8307"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12045,59 +12044,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8308" name="Check Box 116" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8308"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12112,59 +12111,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8309" name="Check Box 117" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8309"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12179,59 +12178,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8310" name="Check Box 118" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8310"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12246,59 +12245,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8311" name="Check Box 119" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8311"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12313,59 +12312,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8312" name="Check Box 120" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8312"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12380,59 +12379,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>60</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8313" name="Check Box 121" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8313"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12447,59 +12446,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8326" name="Check Box 134" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8326"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12514,59 +12513,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8327" name="Check Box 135" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8327"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12581,59 +12580,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8328" name="Check Box 136" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8328"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12648,59 +12647,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>66</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8329" name="Check Box 137" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8329"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12715,59 +12714,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8362" name="Check Box 170" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8362"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12782,59 +12781,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8363" name="Check Box 171" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8363"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12849,59 +12848,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8364" name="Check Box 172" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8364"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12916,59 +12915,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8365" name="Check Box 173" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8365"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AD200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12983,59 +12982,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8366" name="Check Box 174" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8366"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AE200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13050,59 +13049,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8367" name="Check Box 175" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8367"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AF200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13117,59 +13116,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8368" name="Check Box 176" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8368"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B0200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13184,59 +13183,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>78</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8369" name="Check Box 177" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8369"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B1200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13251,59 +13250,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>79</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8370" name="Check Box 178" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8370"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B2200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13318,59 +13317,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>79</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8371" name="Check Box 179" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8371"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B3200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13385,59 +13384,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>79</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8372" name="Check Box 180" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8372"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B4200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13452,59 +13451,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>79</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8373" name="Check Box 181" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8373"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B5200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13519,59 +13518,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>80</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8374" name="Check Box 182" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8374"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B6200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13586,59 +13585,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>80</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8375" name="Check Box 183" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8375"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B7200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13653,59 +13652,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>80</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8376" name="Check Box 184" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8376"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B8200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13720,59 +13719,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>80</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>80</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8377" name="Check Box 185" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8377"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B9200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -13787,53 +13786,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8378" name="Check Box 186" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8378"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BA200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -13854,57 +13853,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8379" name="Check Box 187" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8379"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BB200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -13921,57 +13920,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8380" name="Check Box 188" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8380"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BC200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -13988,57 +13987,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8381" name="Check Box 189" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8381"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BD200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14055,59 +14054,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8382" name="Check Box 190" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8382"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BE200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14122,59 +14121,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8383" name="Check Box 191" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8383"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BF200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14189,59 +14188,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8384" name="Check Box 192" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8384"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C0200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14256,59 +14255,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8385" name="Check Box 193" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8385"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C1200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14323,53 +14322,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>83</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8386" name="Check Box 194" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8386"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C2200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -14390,57 +14389,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>83</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8387" name="Check Box 195" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8387"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C3200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14457,57 +14456,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>83</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8388" name="Check Box 196" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8388"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C4200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14524,57 +14523,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>83</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>83</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8389" name="Check Box 197" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8389"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C5200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14591,59 +14590,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8390" name="Check Box 198" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8390"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C6200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14658,59 +14657,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8391" name="Check Box 199" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8391"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C7200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14725,59 +14724,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8392" name="Check Box 200" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8392"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C8200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14792,59 +14791,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>84</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8393" name="Check Box 201" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8393"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C9200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -14859,57 +14858,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>93</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>93</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8407" name="Check Box 215" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8407"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D7200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14926,57 +14925,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>93</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>93</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8408" name="Check Box 216" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8408"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D8200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -14993,57 +14992,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>93</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>93</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8409" name="Check Box 217" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8409"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D9200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15060,59 +15059,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8410" name="Check Box 218" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8410"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DA200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15127,59 +15126,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8411" name="Check Box 219" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8411"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DB200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15194,59 +15193,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8412" name="Check Box 220" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8412"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DC200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15261,59 +15260,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>94</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8413" name="Check Box 221" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8413"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DD200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15328,59 +15327,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>96</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8414" name="Check Box 222" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8414"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DE200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15395,59 +15394,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>96</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8415" name="Check Box 223" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8415"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DF200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15462,59 +15461,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>96</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8416" name="Check Box 224" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8416"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E0200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15529,59 +15528,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>96</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>96</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8417" name="Check Box 225" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8417"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E1200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15596,59 +15595,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8418" name="Check Box 226" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8418"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E2200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15663,59 +15662,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8419" name="Check Box 227" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8419"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E3200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15730,59 +15729,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8420" name="Check Box 228" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8420"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E4200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15797,59 +15796,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>97</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8421" name="Check Box 229" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8421"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E5200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15864,59 +15863,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8422" name="Check Box 230" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8422"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E6200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15931,59 +15930,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8423" name="Check Box 231" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8423"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E7200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15998,59 +15997,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8424" name="Check Box 232" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8424"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E8200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16065,59 +16064,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>98</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8425" name="Check Box 233" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8425"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E9200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16132,59 +16131,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8426" name="Check Box 234" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8426"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EA200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16199,59 +16198,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8427" name="Check Box 235" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8427"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EB200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16266,59 +16265,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8428" name="Check Box 236" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8428"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EC200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16333,59 +16332,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>99</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8429" name="Check Box 237" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8429"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000ED200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16400,53 +16399,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>100</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8430" name="Check Box 238" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8430"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EE200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -16467,57 +16466,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>100</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8431" name="Check Box 239" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8431"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EF200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16534,57 +16533,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>100</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8432" name="Check Box 240" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8432"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F0200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16601,57 +16600,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>100</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>100</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8433" name="Check Box 241" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8433"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F1200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -16668,59 +16667,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8434" name="Check Box 242" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8434"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F2200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16735,59 +16734,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8435" name="Check Box 243" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8435"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F3200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16802,59 +16801,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8436" name="Check Box 244" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8436"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F4200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16869,59 +16868,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>101</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8437" name="Check Box 245" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8437"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F5200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16936,59 +16935,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>107</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>107</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8458" name="Check Box 266" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8458"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17003,59 +17002,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>107</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>107</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8459" name="Check Box 267" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8459"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17070,59 +17069,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>107</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>107</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8460" name="Check Box 268" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8460"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17137,59 +17136,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>107</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>107</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8461" name="Check Box 269" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8461"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17204,53 +17203,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>108</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>108</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8462" name="Check Box 270" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8462"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -17271,57 +17270,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>108</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>108</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8463" name="Check Box 271" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8463"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17338,57 +17337,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>108</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>108</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8464" name="Check Box 272" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8464"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17405,57 +17404,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>108</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>108</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8465" name="Check Box 273" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8465"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17472,59 +17471,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>109</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>109</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8466" name="Check Box 274" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8466"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17539,59 +17538,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>109</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>109</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8467" name="Check Box 275" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8467"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17606,59 +17605,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>109</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>109</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8468" name="Check Box 276" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8468"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17673,59 +17672,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>109</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>109</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8469" name="Check Box 277" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8469"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17740,53 +17739,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>110</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>110</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8470" name="Check Box 278" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8470"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -17807,57 +17806,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>110</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>110</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8471" name="Check Box 279" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8471"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17874,57 +17873,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>110</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>110</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8472" name="Check Box 280" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8472"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17941,57 +17940,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>110</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>110</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8473" name="Check Box 281" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8473"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -18008,59 +18007,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>111</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>111</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8474" name="Check Box 282" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8474"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18075,59 +18074,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>111</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>111</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8475" name="Check Box 283" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8475"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18142,59 +18141,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>111</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>111</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8476" name="Check Box 284" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8476"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18209,59 +18208,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>111</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>111</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8477" name="Check Box 285" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8477"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18276,59 +18275,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>112</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>112</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8478" name="Check Box 286" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8478"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18343,59 +18342,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>112</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>112</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8479" name="Check Box 287" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8479"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18410,59 +18409,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>112</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>112</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8480" name="Check Box 288" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8480"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18477,59 +18476,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>112</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>112</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8481" name="Check Box 289" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8481"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18544,59 +18543,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>113</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>113</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8482" name="Check Box 290" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8482"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18611,59 +18610,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>113</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>113</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8483" name="Check Box 291" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8483"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18678,59 +18677,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>113</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>113</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8484" name="Check Box 292" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8484"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18745,59 +18744,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>113</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>113</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8485" name="Check Box 293" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8485"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18812,59 +18811,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>114</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>114</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8486" name="Check Box 294" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8486"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18879,59 +18878,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>114</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>114</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8487" name="Check Box 295" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8487"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18946,59 +18945,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>114</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>114</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8488" name="Check Box 296" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8488"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -19013,59 +19012,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>114</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>114</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8489" name="Check Box 297" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8489"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -19080,53 +19079,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>115</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>115</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8490" name="Check Box 298" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8490"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -19147,57 +19146,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>115</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>115</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8491" name="Check Box 299" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8491"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -19214,57 +19213,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>115</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>115</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8492" name="Check Box 300" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8492"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -19281,57 +19280,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>115</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>115</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8493" name="Check Box 301" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8493"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -19348,53 +19347,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>116</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>116</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8494" name="Check Box 302" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8494"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -19415,57 +19414,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>116</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>116</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8495" name="Check Box 303" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8495"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -19482,57 +19481,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>116</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>116</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8496" name="Check Box 304" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8496"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -19549,57 +19548,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>116</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>116</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8497" name="Check Box 305" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8497"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -19616,59 +19615,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>117</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>117</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8498" name="Check Box 306" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8498"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -19683,59 +19682,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>117</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>117</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8499" name="Check Box 307" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8499"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -19750,59 +19749,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>117</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>117</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8500" name="Check Box 308" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8500"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -19817,59 +19816,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>117</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>117</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8501" name="Check Box 309" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8501"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -19884,59 +19883,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>124</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>124</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8530" name="Check Box 338" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8530"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -19951,59 +19950,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>124</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>124</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8531" name="Check Box 339" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8531"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -20018,59 +20017,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>124</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>124</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8532" name="Check Box 340" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8532"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -20085,59 +20084,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>124</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>124</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8533" name="Check Box 341" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8533"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -20152,53 +20151,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>125</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>125</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8534" name="Check Box 342" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8534"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -20219,57 +20218,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>125</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>125</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8535" name="Check Box 343" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8535"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -20286,57 +20285,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>125</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>125</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8536" name="Check Box 344" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8536"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -20353,57 +20352,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>125</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>125</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8537" name="Check Box 345" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8537"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -20420,233 +20419,233 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>2</xdr:row>
-          <xdr:rowOff>137160</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>563880</xdr:colOff>
+          <xdr:colOff>561975</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8545" name="Check Box 353" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8545"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>New Construction</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>91440</xdr:rowOff>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>563880</xdr:colOff>
+          <xdr:colOff>561975</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8546" name="Check Box 354" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8546"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Acquisition/ Rehab</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8549" name="Check Box 357" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8549"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -20661,59 +20660,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8550" name="Check Box 358" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8550"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -20728,59 +20727,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8551" name="Check Box 359" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8551"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -20795,59 +20794,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>95</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8553" name="Check Box 361" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8553"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21146,59 +21145,59 @@
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="121284" y="141605"/>
           <a:ext cx="2095239" cy="300673"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8559" name="Check Box 367" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8559"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21213,59 +21212,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8560" name="Check Box 368" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8560"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21280,59 +21279,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8561" name="Check Box 369" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8561"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21347,59 +21346,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8562" name="Check Box 370" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8562"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21414,59 +21413,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8563" name="Check Box 371" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8563"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21481,59 +21480,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8564" name="Check Box 372" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8564"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21548,59 +21547,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8565" name="Check Box 373" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8565"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21615,59 +21614,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8566" name="Check Box 374" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8566"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21682,59 +21681,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8571" name="Check Box 379" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8571"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21749,59 +21748,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8573" name="Check Box 381" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8573"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21816,59 +21815,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8575" name="Check Box 383" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8575"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21883,59 +21882,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>36</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8577" name="Check Box 385" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8577"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21950,59 +21949,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8582" name="Check Box 390" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8582"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -22017,59 +22016,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8583" name="Check Box 391" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8583"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -22084,59 +22083,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8584" name="Check Box 392" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8584"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -22151,59 +22150,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>49</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8585" name="Check Box 393" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8585"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -22218,59 +22217,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8586" name="Check Box 394" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8586"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -22285,59 +22284,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8587" name="Check Box 395" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8587"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -22352,59 +22351,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8588" name="Check Box 396" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8588"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -22419,59 +22418,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>50</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8590" name="Check Box 398" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8590"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -22486,53 +22485,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8591" name="Check Box 399" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8591"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -22553,53 +22552,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8592" name="Check Box 400" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8592"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -22620,53 +22619,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8593" name="Check Box 401" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8593"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -22687,53 +22686,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>64</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>64</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8594" name="Check Box 402" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8594"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -22754,53 +22753,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>65</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8595" name="Check Box 403" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8595"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -22821,53 +22820,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>65</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8596" name="Check Box 404" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8596"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -22888,53 +22887,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>65</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8597" name="Check Box 405" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8597"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -22955,53 +22954,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>65</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8599" name="Check Box 407" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8599"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000097210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -23022,59 +23021,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8600" name="Check Box 408" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8600"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000098210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23089,59 +23088,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8602" name="Check Box 410" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8602"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23156,59 +23155,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8603" name="Check Box 411" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8603"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23223,59 +23222,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>67</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8605" name="Check Box 413" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8605"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23290,59 +23289,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8606" name="Check Box 414" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8606"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23357,59 +23356,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8607" name="Check Box 415" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8607"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23424,59 +23423,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8608" name="Check Box 416" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8608"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A0210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23491,59 +23490,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>68</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8610" name="Check Box 418" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8610"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A2210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23558,59 +23557,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8611" name="Check Box 419" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8611"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A3210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23625,59 +23624,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8612" name="Check Box 420" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8612"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23692,59 +23691,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8613" name="Check Box 421" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8613"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A5210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23759,59 +23758,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>69</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8614" name="Check Box 422" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8614"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A6210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23826,59 +23825,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8616" name="Check Box 424" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8616"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A8210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23893,59 +23892,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8617" name="Check Box 425" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8617"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A9210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -23960,59 +23959,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8619" name="Check Box 427" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8619"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -24027,59 +24026,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8620" name="Check Box 428" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8620"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -24094,53 +24093,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>85</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8625" name="Check Box 433" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8625"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B1210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24161,57 +24160,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>85</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8626" name="Check Box 434" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8626"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B2210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -24228,57 +24227,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>85</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8627" name="Check Box 435" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8627"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B3210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -24295,57 +24294,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>53340</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>85</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>85</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8628" name="Check Box 436" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8628"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B4210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -24362,53 +24361,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8630" name="Check Box 438" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8630"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B6210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24429,53 +24428,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8631" name="Check Box 439" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8631"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B7210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24496,53 +24495,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8632" name="Check Box 440" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8632"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B8210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24563,53 +24562,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>86</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>86</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8633" name="Check Box 441" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8633"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B9210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24630,53 +24629,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8634" name="Check Box 442" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8634"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BA210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24697,53 +24696,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8636" name="Check Box 444" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8636"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BC210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24764,53 +24763,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8637" name="Check Box 445" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8637"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BD210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24831,53 +24830,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>87</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>87</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8638" name="Check Box 446" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8638"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BE210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24898,53 +24897,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>91</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>91</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8639" name="Check Box 447" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8639"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BF210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -24965,53 +24964,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>91</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>91</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8640" name="Check Box 448" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8640"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C0210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -25032,53 +25031,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>91</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>91</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8641" name="Check Box 449" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8641"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C1210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -25099,53 +25098,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>91</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>91</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8642" name="Check Box 450" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8642"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C2210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -25166,53 +25165,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>92</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>92</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8643" name="Check Box 451" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8643"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C3210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -25233,53 +25232,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>92</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>92</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8644" name="Check Box 452" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8644"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C4210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -25300,53 +25299,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>92</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>92</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8645" name="Check Box 453" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8645"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C5210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -25367,53 +25366,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>92</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>92</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8646" name="Check Box 454" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8646"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C6210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -25434,53 +25433,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>93</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>93</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8647" name="Check Box 455" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8647"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C7210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -25501,59 +25500,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8650" name="Check Box 458" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8650"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CA210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25568,59 +25567,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8651" name="Check Box 459" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8651"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CB210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25635,59 +25634,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8652" name="Check Box 460" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8652"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CC210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25702,59 +25701,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>105</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8653" name="Check Box 461" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8653"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CD210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25769,59 +25768,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>106</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>106</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8654" name="Check Box 462" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8654"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CE210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25836,59 +25835,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>106</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>106</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8655" name="Check Box 463" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8655"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CF210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25903,59 +25902,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>106</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>106</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8656" name="Check Box 464" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8656"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D0210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25970,59 +25969,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>106</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>106</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8658" name="Check Box 466" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8658"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D2210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26037,59 +26036,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>121</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>121</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8659" name="Check Box 467" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8659"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D3210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26104,59 +26103,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>121</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>121</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8661" name="Check Box 469" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8661"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D5210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26171,59 +26170,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>121</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>121</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8662" name="Check Box 470" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8662"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D6210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26238,59 +26237,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>121</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>121</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8664" name="Check Box 472" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8664"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D8210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26305,59 +26304,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>75</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>75</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8670" name="Check Box 478" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8670"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DE210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26372,59 +26371,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>75</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>75</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8671" name="Check Box 479" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8671"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DF210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26439,59 +26438,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>75</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>75</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8672" name="Check Box 480" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8672"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E0210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26506,59 +26505,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>75</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>75</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8673" name="Check Box 481" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8673"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E1210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26573,59 +26572,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8675" name="Check Box 483" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8675"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E3210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26640,59 +26639,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8677" name="Check Box 485" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8677"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E5210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26707,59 +26706,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8678" name="Check Box 486" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8678"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E6210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26774,59 +26773,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>74</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8679" name="Check Box 487" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8679"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E7210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26841,59 +26840,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>122</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>122</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8681" name="Check Box 489" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8681"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E9210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26908,59 +26907,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>122</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>122</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8682" name="Check Box 490" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8682"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EA210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -26975,59 +26974,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>122</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>122</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8683" name="Check Box 491" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8683"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EB210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -27042,59 +27041,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>122</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>122</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8684" name="Check Box 492" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8684"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EC210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -27109,59 +27108,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>123</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>123</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8685" name="Check Box 493" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8685"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000ED210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -27176,59 +27175,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>123</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>123</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8686" name="Check Box 494" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8686"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EE210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -27243,59 +27242,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>123</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>123</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8687" name="Check Box 495" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8687"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EF210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -27310,59 +27309,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>123</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>123</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8688" name="Check Box 496" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8688"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F0210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -27377,225 +27376,225 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>22860</xdr:colOff>
+          <xdr:colOff>19050</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>99060</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8690" name="Check Box 498" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8690"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F2210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>Yes</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>15240</xdr:colOff>
+          <xdr:colOff>19050</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8691" name="Check Box 499" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8691"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F3210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>No</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8698" name="Check Box 506" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8698"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FA210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -27618,51 +27617,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8699" name="Check Box 507" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8699"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FB210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -27685,51 +27684,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8701" name="Check Box 509" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8701"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FD210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -27752,51 +27751,51 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>55</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8702" name="Check Box 510" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8702"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FE210000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -27921,51 +27920,51 @@
         <inkml:traceGroup>
           <inkml:annotationXML>
             <emma:emma xmlns:emma="http://www.w3.org/2003/04/emma" version="1.0">
               <emma:interpretation id="{3FEDFCE0-2B14-45B3-8377-BA767A5501F6}" emma:medium="tactile" emma:mode="ink">
                 <msink:context xmlns:msink="http://schemas.microsoft.com/ink/2010/main" type="inkWord" rotatedBoundingBox="7910,215397 7937,215397 7937,215412 7910,215412"/>
               </emma:interpretation>
               <emma:one-of disjunction-type="recognition" id="oneOf0">
                 <emma:interpretation id="interp0" emma:lang="en-US" emma:confidence="1">
                   <emma:literal>v</emma:literal>
                 </emma:interpretation>
                 <emma:interpretation id="interp1" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>-</emma:literal>
                 </emma:interpretation>
                 <emma:interpretation id="interp2" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>V</emma:literal>
                 </emma:interpretation>
                 <emma:interpretation id="interp3" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>_</emma:literal>
                 </emma:interpretation>
                 <emma:interpretation id="interp4" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>.</emma:literal>
                 </emma:interpretation>
               </emma:one-of>
             </emma:emma>
           </inkml:annotationXML>
-          <inkml:trace contextRef="#ctx0" brushRef="#br0">-1164 371,'27'0</inkml:trace>
+          <inkml:trace contextRef="#ctx0" brushRef="#br0">-1164 2,'27'0</inkml:trace>
         </inkml:traceGroup>
         <inkml:traceGroup>
           <inkml:annotationXML>
             <emma:emma xmlns:emma="http://www.w3.org/2003/04/emma" version="1.0">
               <emma:interpretation id="{B63F1FCD-1BBF-4BE7-B05D-B3F4C029705F}" emma:medium="tactile" emma:mode="ink">
                 <msink:context xmlns:msink="http://schemas.microsoft.com/ink/2010/main" type="inkWord" rotatedBoundingBox="9074,215026 9089,215026 9089,215041 9074,215041"/>
               </emma:interpretation>
               <emma:one-of disjunction-type="recognition" id="oneOf1">
                 <emma:interpretation id="interp5" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>.</emma:literal>
                 </emma:interpretation>
                 <emma:interpretation id="interp6" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>v</emma:literal>
                 </emma:interpretation>
                 <emma:interpretation id="interp7" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>}</emma:literal>
                 </emma:interpretation>
                 <emma:interpretation id="interp8" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>w</emma:literal>
                 </emma:interpretation>
                 <emma:interpretation id="interp9" emma:lang="en-US" emma:confidence="0">
                   <emma:literal>3</emma:literal>
                 </emma:interpretation>
               </emma:one-of>
             </emma:emma>
@@ -28409,10250 +28408,10250 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp296.xml"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp300.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp167.xml"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp188.xml"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp202.xml"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp223.xml"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp244.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp265.xml"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp286.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp311.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp178.xml"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp213.xml"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp234.xml"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp255.xml"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp276.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp287.xml"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp301.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp168.xml"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp189.xml"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp203.xml"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp224.xml"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp245.xml"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp266.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp277.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp312.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp158.xml"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp179.xml"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp214.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp235.xml"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp256.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp267.xml"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp288.xml"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp302.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp169.xml"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp190.xml"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp204.xml"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp225.xml"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp246.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp257.xml"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp278.xml"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp313.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp159.xml"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp180.xml"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp215.xml"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp236.xml"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp247.xml"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp268.xml"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp289.xml"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp303.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp170.xml"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp191.xml"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp205.xml"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp226.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp221.xml"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp237.xml"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp242.xml"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp258.xml"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp263.xml"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp284.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp165.xml"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp279.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp309.xml"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp314.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp160.xml"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp181.xml"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp186.xml"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp216.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp211.xml"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp227.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp232.xml"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp248.xml"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp253.xml"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp274.xml"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp295.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp269.xml"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp290.xml"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp299.xml"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp304.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp171.xml"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp176.xml"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp192.xml"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp206.xml"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp187.xml"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp201.xml"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp217.xml"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp222.xml"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp238.xml"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp243.xml"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp264.xml"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp285.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp259.xml"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp280.xml"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp310.xml"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp315.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp161.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp166.xml"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp182.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp177.xml"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp207.xml"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp212.xml"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp233.xml"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp254.xml"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp275.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp228.xml"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp249.xml"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp270.xml"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp291.xml"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp305.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp172.xml"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp193.xml"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp197.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp218.xml"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp239.xml"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp260.xml"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp281.xml"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp316.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp162.xml"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp183.xml"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp208.xml"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp229.xml"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp250.xml"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp271.xml"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp292.xml"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp306.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp173.xml"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp194.xml"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp198.xml"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp219.xml"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp240.xml"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp261.xml"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp282.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp307.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp163.xml"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp184.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp209.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp230.xml"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp251.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp272.xml"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp293.xml"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp297.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp174.xml"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp195.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp199.xml"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp220.xml"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp241.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp262.xml"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp283.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp164.xml"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp185.xml"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp308.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp210.xml"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp231.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp252.xml"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp273.xml"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp294.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp175.xml"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp298.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp196.xml"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp200.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N176"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.44140625" style="57" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="43.21875" style="13" customWidth="1"/>
+    <col min="1" max="1" width="5.42578125" style="56" customWidth="1"/>
+    <col min="2" max="2" width="5.7109375" style="46" customWidth="1"/>
+    <col min="3" max="3" width="29.28515625" style="47" customWidth="1"/>
+    <col min="4" max="4" width="43.28515625" style="13" customWidth="1"/>
     <col min="5" max="5" width="45" style="13" customWidth="1"/>
-    <col min="6" max="9" width="4.21875" style="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.21875" style="18"/>
+    <col min="6" max="9" width="4.28515625" style="14" customWidth="1"/>
+    <col min="10" max="10" width="4.5703125" style="36" customWidth="1"/>
+    <col min="11" max="16384" width="9.28515625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D1" s="213" t="s">
+    <row r="1" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="178"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
+      <c r="D1" s="179" t="s">
         <v>262</v>
       </c>
-      <c r="E1" s="214"/>
-[...8 lines deleted...]
-      <c r="N1" s="131"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="180"/>
+      <c r="G1" s="180"/>
+      <c r="H1" s="180"/>
+      <c r="I1" s="180"/>
+      <c r="J1" s="180"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
     </row>
-    <row r="2" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="19"/>
-      <c r="C2" s="128" t="s">
+      <c r="C2" s="127" t="s">
         <v>28</v>
       </c>
-      <c r="D2" s="112"/>
-[...1 lines deleted...]
-      <c r="F2" s="221" t="s">
+      <c r="D2" s="111"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="187" t="s">
         <v>34</v>
       </c>
-      <c r="G2" s="222"/>
-[...2 lines deleted...]
-      <c r="J2" s="223"/>
+      <c r="G2" s="188"/>
+      <c r="H2" s="188"/>
+      <c r="I2" s="188"/>
+      <c r="J2" s="189"/>
     </row>
-    <row r="3" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="202" t="s">
+    <row r="3" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="190" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="202"/>
-[...7 lines deleted...]
-      <c r="J3" s="217"/>
+      <c r="B3" s="190"/>
+      <c r="C3" s="190"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="165"/>
+      <c r="F3" s="181"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="183"/>
     </row>
-    <row r="4" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="202" t="s">
+    <row r="4" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="190" t="s">
         <v>145</v>
       </c>
-      <c r="B4" s="202"/>
-[...7 lines deleted...]
-      <c r="J4" s="217"/>
+      <c r="B4" s="190"/>
+      <c r="C4" s="190"/>
+      <c r="D4" s="112"/>
+      <c r="E4" s="165"/>
+      <c r="F4" s="181"/>
+      <c r="G4" s="182"/>
+      <c r="H4" s="182"/>
+      <c r="I4" s="182"/>
+      <c r="J4" s="183"/>
     </row>
-    <row r="5" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="202" t="s">
+    <row r="5" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="190" t="s">
         <v>146</v>
       </c>
-      <c r="B5" s="202"/>
-[...7 lines deleted...]
-      <c r="J5" s="217"/>
+      <c r="B5" s="190"/>
+      <c r="C5" s="190"/>
+      <c r="D5" s="112"/>
+      <c r="E5" s="165"/>
+      <c r="F5" s="181"/>
+      <c r="G5" s="182"/>
+      <c r="H5" s="182"/>
+      <c r="I5" s="182"/>
+      <c r="J5" s="183"/>
     </row>
-    <row r="6" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="202" t="s">
+    <row r="6" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="190" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="202"/>
-[...7 lines deleted...]
-      <c r="J6" s="217"/>
+      <c r="B6" s="190"/>
+      <c r="C6" s="190"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="165"/>
+      <c r="F6" s="181"/>
+      <c r="G6" s="182"/>
+      <c r="H6" s="182"/>
+      <c r="I6" s="182"/>
+      <c r="J6" s="183"/>
     </row>
-    <row r="7" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="202" t="s">
+    <row r="7" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="190" t="s">
         <v>172</v>
       </c>
-      <c r="B7" s="202"/>
-[...7 lines deleted...]
-      <c r="J7" s="217"/>
+      <c r="B7" s="190"/>
+      <c r="C7" s="190"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="165"/>
+      <c r="F7" s="181"/>
+      <c r="G7" s="182"/>
+      <c r="H7" s="182"/>
+      <c r="I7" s="182"/>
+      <c r="J7" s="183"/>
     </row>
-    <row r="8" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="202" t="s">
+    <row r="8" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="190" t="s">
         <v>173</v>
       </c>
-      <c r="B8" s="202"/>
-[...7 lines deleted...]
-      <c r="J8" s="217"/>
+      <c r="B8" s="190"/>
+      <c r="C8" s="190"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="165"/>
+      <c r="F8" s="181"/>
+      <c r="G8" s="182"/>
+      <c r="H8" s="182"/>
+      <c r="I8" s="182"/>
+      <c r="J8" s="183"/>
     </row>
-    <row r="9" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="202" t="s">
+    <row r="9" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="190" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="202"/>
-[...1 lines deleted...]
-      <c r="D9" s="114" t="s">
+      <c r="B9" s="190"/>
+      <c r="C9" s="190"/>
+      <c r="D9" s="113" t="s">
         <v>106</v>
       </c>
-      <c r="E9" s="204"/>
-[...4 lines deleted...]
-      <c r="J9" s="220"/>
+      <c r="E9" s="165"/>
+      <c r="F9" s="184"/>
+      <c r="G9" s="185"/>
+      <c r="H9" s="185"/>
+      <c r="I9" s="185"/>
+      <c r="J9" s="186"/>
     </row>
-    <row r="10" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C10" s="128" t="s">
+    <row r="10" spans="1:14" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="127"/>
+      <c r="B10" s="127"/>
+      <c r="C10" s="127" t="s">
         <v>174</v>
       </c>
-      <c r="D10" s="147">
+      <c r="D10" s="131">
         <f>J129</f>
         <v>0</v>
       </c>
-      <c r="E10" s="111"/>
-      <c r="F10" s="205" t="s">
+      <c r="E10" s="110"/>
+      <c r="F10" s="195" t="s">
         <v>175</v>
       </c>
-      <c r="G10" s="206"/>
-[...2 lines deleted...]
-      <c r="J10" s="207"/>
+      <c r="G10" s="196"/>
+      <c r="H10" s="196"/>
+      <c r="I10" s="196"/>
+      <c r="J10" s="197"/>
     </row>
-    <row r="11" spans="1:14" s="4" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C11" s="128"/>
+    <row r="11" spans="1:14" s="4" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="127"/>
+      <c r="B11" s="127"/>
+      <c r="C11" s="127"/>
       <c r="D11" s="13"/>
-      <c r="E11" s="125"/>
-[...4 lines deleted...]
-      <c r="J11" s="210"/>
+      <c r="E11" s="124"/>
+      <c r="F11" s="198"/>
+      <c r="G11" s="199"/>
+      <c r="H11" s="199"/>
+      <c r="I11" s="199"/>
+      <c r="J11" s="200"/>
     </row>
-    <row r="12" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="204" t="s">
+      <c r="B12" s="165" t="s">
         <v>183</v>
       </c>
-      <c r="C12" s="204"/>
-[...6 lines deleted...]
-      <c r="J12" s="204"/>
+      <c r="C12" s="165"/>
+      <c r="D12" s="165"/>
+      <c r="E12" s="165"/>
+      <c r="F12" s="165"/>
+      <c r="G12" s="165"/>
+      <c r="H12" s="165"/>
+      <c r="I12" s="165"/>
+      <c r="J12" s="165"/>
     </row>
-    <row r="13" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="204" t="s">
+      <c r="B13" s="165" t="s">
         <v>268</v>
       </c>
-      <c r="C13" s="204"/>
-[...6 lines deleted...]
-      <c r="J13" s="204"/>
+      <c r="C13" s="165"/>
+      <c r="D13" s="165"/>
+      <c r="E13" s="165"/>
+      <c r="F13" s="165"/>
+      <c r="G13" s="165"/>
+      <c r="H13" s="165"/>
+      <c r="I13" s="165"/>
+      <c r="J13" s="165"/>
     </row>
-    <row r="14" spans="1:14" s="56" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="204" t="s">
+      <c r="B14" s="165" t="s">
         <v>64</v>
       </c>
-      <c r="C14" s="204"/>
-[...6 lines deleted...]
-      <c r="J14" s="204"/>
+      <c r="C14" s="165"/>
+      <c r="D14" s="165"/>
+      <c r="E14" s="165"/>
+      <c r="F14" s="165"/>
+      <c r="G14" s="165"/>
+      <c r="H14" s="165"/>
+      <c r="I14" s="165"/>
+      <c r="J14" s="165"/>
     </row>
-    <row r="15" spans="1:14" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="204" t="s">
+      <c r="B15" s="165" t="s">
         <v>269</v>
       </c>
-      <c r="C15" s="204"/>
-[...6 lines deleted...]
-      <c r="J15" s="204"/>
+      <c r="C15" s="165"/>
+      <c r="D15" s="165"/>
+      <c r="E15" s="165"/>
+      <c r="F15" s="165"/>
+      <c r="G15" s="165"/>
+      <c r="H15" s="165"/>
+      <c r="I15" s="165"/>
+      <c r="J15" s="165"/>
     </row>
-    <row r="16" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="203" t="s">
+      <c r="B16" s="194" t="s">
         <v>176</v>
       </c>
-      <c r="C16" s="203"/>
-[...6 lines deleted...]
-      <c r="J16" s="203"/>
+      <c r="C16" s="194"/>
+      <c r="D16" s="194"/>
+      <c r="E16" s="194"/>
+      <c r="F16" s="194"/>
+      <c r="G16" s="194"/>
+      <c r="H16" s="194"/>
+      <c r="I16" s="194"/>
+      <c r="J16" s="194"/>
     </row>
-    <row r="17" spans="1:10" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="204" t="s">
+      <c r="B17" s="165" t="s">
         <v>56</v>
       </c>
-      <c r="C17" s="204"/>
-[...6 lines deleted...]
-      <c r="J17" s="204"/>
+      <c r="C17" s="165"/>
+      <c r="D17" s="165"/>
+      <c r="E17" s="165"/>
+      <c r="F17" s="165"/>
+      <c r="G17" s="165"/>
+      <c r="H17" s="165"/>
+      <c r="I17" s="165"/>
+      <c r="J17" s="165"/>
     </row>
-    <row r="18" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="204" t="s">
+      <c r="B18" s="165" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="204"/>
-[...6 lines deleted...]
-      <c r="J18" s="204"/>
+      <c r="C18" s="165"/>
+      <c r="D18" s="165"/>
+      <c r="E18" s="165"/>
+      <c r="F18" s="165"/>
+      <c r="G18" s="165"/>
+      <c r="H18" s="165"/>
+      <c r="I18" s="165"/>
+      <c r="J18" s="165"/>
     </row>
-    <row r="19" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="204" t="s">
+      <c r="B19" s="165" t="s">
         <v>57</v>
       </c>
-      <c r="C19" s="204"/>
-[...6 lines deleted...]
-      <c r="J19" s="204"/>
+      <c r="C19" s="165"/>
+      <c r="D19" s="165"/>
+      <c r="E19" s="165"/>
+      <c r="F19" s="165"/>
+      <c r="G19" s="165"/>
+      <c r="H19" s="165"/>
+      <c r="I19" s="165"/>
+      <c r="J19" s="165"/>
     </row>
-    <row r="20" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="211" t="s">
+      <c r="B20" s="201" t="s">
         <v>184</v>
       </c>
-      <c r="C20" s="211"/>
-[...6 lines deleted...]
-      <c r="J20" s="211"/>
+      <c r="C20" s="201"/>
+      <c r="D20" s="201"/>
+      <c r="E20" s="201"/>
+      <c r="F20" s="201"/>
+      <c r="G20" s="201"/>
+      <c r="H20" s="201"/>
+      <c r="I20" s="201"/>
+      <c r="J20" s="201"/>
     </row>
-    <row r="21" spans="1:10" s="4" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="6"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
-      <c r="E21" s="109"/>
+      <c r="E21" s="108"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
     </row>
-    <row r="22" spans="1:10" s="66" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.25">
-      <c r="A22" s="67" t="s">
+    <row r="22" spans="1:10" s="65" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="129" t="s">
+      <c r="B22" s="128" t="s">
         <v>69</v>
       </c>
-      <c r="C22" s="129" t="s">
+      <c r="C22" s="128" t="s">
         <v>65</v>
       </c>
-      <c r="D22" s="129" t="s">
+      <c r="D22" s="128" t="s">
         <v>66</v>
       </c>
-      <c r="E22" s="129" t="s">
+      <c r="E22" s="128" t="s">
         <v>67</v>
       </c>
-      <c r="F22" s="179" t="s">
+      <c r="F22" s="211" t="s">
         <v>270</v>
       </c>
-      <c r="G22" s="179"/>
-[...2 lines deleted...]
-      <c r="J22" s="179"/>
+      <c r="G22" s="211"/>
+      <c r="H22" s="211"/>
+      <c r="I22" s="211"/>
+      <c r="J22" s="211"/>
     </row>
-    <row r="23" spans="1:10" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="225" t="s">
+    <row r="23" spans="1:10" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="167" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="225" t="s">
+      <c r="B23" s="167" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="227" t="s">
+      <c r="C23" s="169" t="s">
         <v>12</v>
       </c>
-      <c r="D23" s="225" t="s">
+      <c r="D23" s="167" t="s">
         <v>104</v>
       </c>
-      <c r="E23" s="227" t="s">
+      <c r="E23" s="169" t="s">
         <v>70</v>
       </c>
-      <c r="F23" s="229" t="s">
+      <c r="F23" s="171" t="s">
         <v>15</v>
       </c>
-      <c r="G23" s="230"/>
-[...2 lines deleted...]
-      <c r="J23" s="231"/>
+      <c r="G23" s="172"/>
+      <c r="H23" s="172"/>
+      <c r="I23" s="172"/>
+      <c r="J23" s="173"/>
     </row>
-    <row r="24" spans="1:10" s="10" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E24" s="228"/>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="168"/>
+      <c r="B24" s="168"/>
+      <c r="C24" s="170"/>
+      <c r="D24" s="168"/>
+      <c r="E24" s="170"/>
       <c r="F24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="I24" s="8" t="s">
         <v>43</v>
       </c>
       <c r="J24" s="9" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="11"/>
       <c r="B25" s="12"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="13"/>
-      <c r="F25" s="127"/>
-[...2 lines deleted...]
-      <c r="I25" s="127"/>
+      <c r="F25" s="126"/>
+      <c r="G25" s="126"/>
+      <c r="H25" s="126"/>
+      <c r="I25" s="126"/>
       <c r="J25" s="15"/>
     </row>
-    <row r="26" spans="1:10" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="181" t="s">
+    <row r="26" spans="1:10" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="166" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="181"/>
-[...7 lines deleted...]
-      <c r="J26" s="181"/>
+      <c r="B26" s="166"/>
+      <c r="C26" s="166"/>
+      <c r="D26" s="166"/>
+      <c r="E26" s="166"/>
+      <c r="F26" s="166"/>
+      <c r="G26" s="166"/>
+      <c r="H26" s="166"/>
+      <c r="I26" s="166"/>
+      <c r="J26" s="166"/>
     </row>
-    <row r="27" spans="1:10" s="99" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="104">
+    <row r="27" spans="1:10" s="98" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="103">
         <v>1.1000000000000001</v>
       </c>
-      <c r="B27" s="93">
+      <c r="B27" s="92">
         <v>0</v>
       </c>
-      <c r="C27" s="86" t="s">
+      <c r="C27" s="85" t="s">
         <v>236</v>
       </c>
-      <c r="D27" s="86" t="s">
+      <c r="D27" s="85" t="s">
         <v>178</v>
       </c>
-      <c r="E27" s="107" t="s">
+      <c r="E27" s="106" t="s">
         <v>182</v>
       </c>
-      <c r="F27" s="94"/>
-[...3 lines deleted...]
-      <c r="J27" s="98">
+      <c r="F27" s="93"/>
+      <c r="G27" s="94"/>
+      <c r="H27" s="95"/>
+      <c r="I27" s="96"/>
+      <c r="J27" s="97">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="57" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" s="56" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>1.2</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>117</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>179</v>
       </c>
-      <c r="E28" s="108" t="s">
+      <c r="E28" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F28" s="58"/>
-[...3 lines deleted...]
-      <c r="J28" s="62"/>
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="61"/>
     </row>
-    <row r="29" spans="1:10" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="23">
         <v>1.3</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="27" t="s">
         <v>118</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="E29" s="108" t="s">
+      <c r="E29" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F29" s="58"/>
-[...3 lines deleted...]
-      <c r="J29" s="62"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="61"/>
     </row>
-    <row r="30" spans="1:10" s="76" customFormat="1" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="91">
+    <row r="30" spans="1:10" s="75" customFormat="1" ht="135.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="90">
         <v>1.4</v>
       </c>
-      <c r="B30" s="70">
+      <c r="B30" s="69">
         <v>0</v>
       </c>
-      <c r="C30" s="72" t="s">
+      <c r="C30" s="71" t="s">
         <v>167</v>
       </c>
-      <c r="D30" s="72" t="s">
+      <c r="D30" s="71" t="s">
         <v>204</v>
       </c>
-      <c r="E30" s="108" t="s">
+      <c r="E30" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F30" s="59"/>
-[...3 lines deleted...]
-      <c r="J30" s="77">
+      <c r="F30" s="58"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="58"/>
+      <c r="I30" s="58"/>
+      <c r="J30" s="76">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="57" customFormat="1" ht="163.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" s="56" customFormat="1" ht="163.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23">
         <v>1.5</v>
       </c>
       <c r="B31" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="27" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>244</v>
       </c>
-      <c r="E31" s="108" t="s">
+      <c r="E31" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F31" s="58"/>
-[...3 lines deleted...]
-      <c r="J31" s="63">
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:10" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="23">
         <v>1.6</v>
       </c>
-      <c r="B32" s="68">
+      <c r="B32" s="67">
         <v>10</v>
       </c>
       <c r="C32" s="27" t="s">
         <v>120</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>198</v>
       </c>
-      <c r="E32" s="108" t="s">
+      <c r="E32" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F32" s="58"/>
-[...3 lines deleted...]
-      <c r="J32" s="69">
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:11" s="57" customFormat="1" ht="74.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" s="56" customFormat="1" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23">
         <v>1.7</v>
       </c>
       <c r="B33" s="26">
         <v>8</v>
       </c>
       <c r="C33" s="27" t="s">
         <v>121</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>197</v>
       </c>
-      <c r="E33" s="108" t="s">
+      <c r="E33" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F33" s="58"/>
-[...3 lines deleted...]
-      <c r="J33" s="63">
+      <c r="F33" s="57"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:11" s="57" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" s="56" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="28"/>
       <c r="B34" s="12"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
-      <c r="E34" s="180" t="s">
+      <c r="E34" s="163" t="s">
         <v>16</v>
       </c>
-      <c r="F34" s="180"/>
-[...2 lines deleted...]
-      <c r="I34" s="180"/>
+      <c r="F34" s="163"/>
+      <c r="G34" s="163"/>
+      <c r="H34" s="163"/>
+      <c r="I34" s="163"/>
       <c r="J34" s="29">
         <f>SUM(J27:J33)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:11" s="57" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" s="56" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="28"/>
       <c r="B35" s="12"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="30"/>
-      <c r="F35" s="130"/>
-[...2 lines deleted...]
-      <c r="I35" s="130"/>
+      <c r="F35" s="129"/>
+      <c r="G35" s="129"/>
+      <c r="H35" s="129"/>
+      <c r="I35" s="129"/>
       <c r="J35" s="29"/>
     </row>
-    <row r="36" spans="1:11" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A36" s="181" t="s">
+    <row r="36" spans="1:11" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="166" t="s">
         <v>25</v>
       </c>
-      <c r="B36" s="181"/>
-[...7 lines deleted...]
-      <c r="J36" s="181"/>
+      <c r="B36" s="166"/>
+      <c r="C36" s="166"/>
+      <c r="D36" s="166"/>
+      <c r="E36" s="166"/>
+      <c r="F36" s="166"/>
+      <c r="G36" s="166"/>
+      <c r="H36" s="166"/>
+      <c r="I36" s="166"/>
+      <c r="J36" s="166"/>
     </row>
-    <row r="37" spans="1:11" s="65" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" s="64" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="23">
         <v>2.1</v>
       </c>
-      <c r="B37" s="68" t="s">
+      <c r="B37" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>267</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>181</v>
       </c>
-      <c r="E37" s="108" t="s">
+      <c r="E37" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F37" s="58"/>
-[...4 lines deleted...]
-      <c r="K37" s="123"/>
+      <c r="F37" s="57"/>
+      <c r="G37" s="57"/>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="122"/>
     </row>
-    <row r="38" spans="1:11" s="31" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="116">
+    <row r="38" spans="1:11" s="31" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="115">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B38" s="117">
+      <c r="B38" s="116">
         <v>0</v>
       </c>
-      <c r="C38" s="72" t="s">
+      <c r="C38" s="71" t="s">
         <v>245</v>
       </c>
-      <c r="D38" s="72" t="s">
+      <c r="D38" s="71" t="s">
         <v>196</v>
       </c>
-      <c r="E38" s="108" t="s">
+      <c r="E38" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F38" s="59"/>
-[...3 lines deleted...]
-      <c r="J38" s="77">
+      <c r="F38" s="58"/>
+      <c r="G38" s="58"/>
+      <c r="H38" s="58"/>
+      <c r="I38" s="58"/>
+      <c r="J38" s="76">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:11" s="57" customFormat="1" ht="280.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="91">
+    <row r="39" spans="1:11" s="56" customFormat="1" ht="280.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="90">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B39" s="75" t="s">
+      <c r="B39" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C39" s="72" t="s">
+      <c r="C39" s="71" t="s">
         <v>266</v>
       </c>
-      <c r="D39" s="72" t="s">
+      <c r="D39" s="71" t="s">
         <v>241</v>
       </c>
-      <c r="E39" s="108" t="s">
+      <c r="E39" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F39" s="59"/>
-[...4 lines deleted...]
-      <c r="K39" s="123"/>
+      <c r="F39" s="58"/>
+      <c r="G39" s="58"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="81"/>
+      <c r="K39" s="122"/>
     </row>
-    <row r="40" spans="1:11" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="23">
         <v>2.4</v>
       </c>
       <c r="B40" s="26" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="27" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>205</v>
       </c>
-      <c r="E40" s="108" t="s">
+      <c r="E40" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F40" s="58"/>
-[...3 lines deleted...]
-      <c r="J40" s="63">
+      <c r="F40" s="57"/>
+      <c r="G40" s="57"/>
+      <c r="H40" s="57"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:11" s="57" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="91">
+    <row r="41" spans="1:11" s="56" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="90">
         <v>2.5</v>
       </c>
-      <c r="B41" s="70">
+      <c r="B41" s="69">
         <v>0</v>
       </c>
-      <c r="C41" s="72" t="s">
+      <c r="C41" s="71" t="s">
         <v>195</v>
       </c>
-      <c r="D41" s="72" t="s">
+      <c r="D41" s="71" t="s">
         <v>74</v>
       </c>
-      <c r="E41" s="115" t="s">
+      <c r="E41" s="114" t="s">
         <v>111</v>
       </c>
-      <c r="F41" s="59"/>
-[...3 lines deleted...]
-      <c r="J41" s="77">
+      <c r="F41" s="58"/>
+      <c r="G41" s="58"/>
+      <c r="H41" s="72"/>
+      <c r="I41" s="58"/>
+      <c r="J41" s="76">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:11" s="57" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="91">
+    <row r="42" spans="1:11" s="56" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="90">
         <v>2.6</v>
       </c>
-      <c r="B42" s="70">
+      <c r="B42" s="69">
         <v>0</v>
       </c>
-      <c r="C42" s="72" t="s">
+      <c r="C42" s="71" t="s">
         <v>194</v>
       </c>
-      <c r="D42" s="72" t="s">
+      <c r="D42" s="71" t="s">
         <v>147</v>
       </c>
-      <c r="E42" s="115" t="s">
+      <c r="E42" s="114" t="s">
         <v>111</v>
       </c>
-      <c r="F42" s="59"/>
-[...3 lines deleted...]
-      <c r="J42" s="77">
+      <c r="F42" s="58"/>
+      <c r="G42" s="58"/>
+      <c r="H42" s="58"/>
+      <c r="I42" s="58"/>
+      <c r="J42" s="76">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" s="57" customFormat="1" ht="129" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" s="56" customFormat="1" ht="129" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23">
         <v>2.7</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C43" s="27" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>206</v>
       </c>
-      <c r="E43" s="108" t="s">
+      <c r="E43" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F43" s="58"/>
-[...3 lines deleted...]
-      <c r="J43" s="63">
+      <c r="F43" s="57"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="57"/>
+      <c r="I43" s="57"/>
+      <c r="J43" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:11" s="76" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="91">
+    <row r="44" spans="1:11" s="75" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="90">
         <v>2.8</v>
       </c>
-      <c r="B44" s="70" t="s">
+      <c r="B44" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="C44" s="71" t="s">
+      <c r="C44" s="70" t="s">
         <v>235</v>
       </c>
-      <c r="D44" s="72" t="s">
+      <c r="D44" s="71" t="s">
         <v>207</v>
       </c>
-      <c r="E44" s="108" t="s">
+      <c r="E44" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F44" s="59"/>
-[...3 lines deleted...]
-      <c r="J44" s="77">
+      <c r="F44" s="58"/>
+      <c r="G44" s="58"/>
+      <c r="H44" s="58"/>
+      <c r="I44" s="58"/>
+      <c r="J44" s="76">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:11" s="76" customFormat="1" ht="48" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" s="75" customFormat="1" ht="48" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>2.9</v>
       </c>
-      <c r="B45" s="122" t="s">
+      <c r="B45" s="121" t="s">
         <v>246</v>
       </c>
       <c r="C45" s="27" t="s">
         <v>168</v>
       </c>
       <c r="D45" s="25" t="s">
         <v>231</v>
       </c>
-      <c r="E45" s="108" t="s">
+      <c r="E45" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F45" s="59"/>
-[...3 lines deleted...]
-      <c r="J45" s="63">
+      <c r="F45" s="58"/>
+      <c r="G45" s="58"/>
+      <c r="H45" s="58"/>
+      <c r="I45" s="58"/>
+      <c r="J45" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:11" s="76" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11" s="75" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>100</v>
       </c>
       <c r="C46" s="27" t="s">
         <v>169</v>
       </c>
       <c r="D46" s="25" t="s">
         <v>232</v>
       </c>
-      <c r="E46" s="108" t="s">
+      <c r="E46" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F46" s="59"/>
-[...3 lines deleted...]
-      <c r="J46" s="63">
+      <c r="F46" s="58"/>
+      <c r="G46" s="58"/>
+      <c r="H46" s="72"/>
+      <c r="I46" s="58"/>
+      <c r="J46" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:11" s="57" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11" s="56" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="23">
         <v>2.11</v>
       </c>
       <c r="B47" s="26">
         <v>6</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>76</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>77</v>
       </c>
-      <c r="E47" s="108" t="s">
+      <c r="E47" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F47" s="58"/>
-[...3 lines deleted...]
-      <c r="J47" s="63">
+      <c r="F47" s="57"/>
+      <c r="G47" s="57"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:11" s="65" customFormat="1" ht="74.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11" s="64" customFormat="1" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="23">
         <v>2.12</v>
       </c>
       <c r="B48" s="26">
         <v>6</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>193</v>
       </c>
-      <c r="E48" s="108" t="s">
+      <c r="E48" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F48" s="58"/>
-[...3 lines deleted...]
-      <c r="J48" s="63">
+      <c r="F48" s="57"/>
+      <c r="G48" s="57"/>
+      <c r="H48" s="57"/>
+      <c r="I48" s="57"/>
+      <c r="J48" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:11" s="57" customFormat="1" ht="80.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11" s="56" customFormat="1" ht="80.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="23">
         <v>2.13</v>
       </c>
       <c r="B49" s="26">
         <v>8</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>122</v>
       </c>
       <c r="D49" s="25" t="s">
         <v>208</v>
       </c>
-      <c r="E49" s="108" t="s">
+      <c r="E49" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F49" s="58"/>
-[...3 lines deleted...]
-      <c r="J49" s="63">
+      <c r="F49" s="57"/>
+      <c r="G49" s="57"/>
+      <c r="H49" s="57"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:11" s="100" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" s="99" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="23">
         <v>2.14</v>
       </c>
       <c r="B50" s="26" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>62</v>
       </c>
       <c r="D50" s="25" t="s">
         <v>247</v>
       </c>
-      <c r="E50" s="108" t="s">
+      <c r="E50" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F50" s="58"/>
-[...3 lines deleted...]
-      <c r="J50" s="63">
+      <c r="F50" s="57"/>
+      <c r="G50" s="57"/>
+      <c r="H50" s="57"/>
+      <c r="I50" s="57"/>
+      <c r="J50" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:11" s="76" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="91" t="s">
+    <row r="51" spans="1:11" s="75" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="90" t="s">
         <v>101</v>
       </c>
-      <c r="B51" s="70">
+      <c r="B51" s="69">
         <v>0</v>
       </c>
-      <c r="C51" s="71" t="s">
+      <c r="C51" s="70" t="s">
         <v>149</v>
       </c>
-      <c r="D51" s="72" t="s">
+      <c r="D51" s="71" t="s">
         <v>148</v>
       </c>
-      <c r="E51" s="108" t="s">
+      <c r="E51" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F51" s="59"/>
-[...3 lines deleted...]
-      <c r="J51" s="77">
+      <c r="F51" s="58"/>
+      <c r="G51" s="58"/>
+      <c r="H51" s="58"/>
+      <c r="I51" s="58"/>
+      <c r="J51" s="76">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:11" s="57" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" s="56" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="28"/>
       <c r="B52" s="12"/>
       <c r="C52" s="28"/>
       <c r="D52" s="28"/>
-      <c r="E52" s="180" t="s">
+      <c r="E52" s="163" t="s">
         <v>17</v>
       </c>
-      <c r="F52" s="180"/>
-[...2 lines deleted...]
-      <c r="I52" s="180"/>
+      <c r="F52" s="163"/>
+      <c r="G52" s="163"/>
+      <c r="H52" s="163"/>
+      <c r="I52" s="163"/>
       <c r="J52" s="29">
         <f>SUM(J37:J51)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:11" s="57" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11" s="56" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="28"/>
       <c r="B53" s="12"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="30"/>
-      <c r="F53" s="130"/>
-[...2 lines deleted...]
-      <c r="I53" s="130"/>
+      <c r="F53" s="129"/>
+      <c r="G53" s="129"/>
+      <c r="H53" s="129"/>
+      <c r="I53" s="129"/>
       <c r="J53" s="29"/>
     </row>
-    <row r="54" spans="1:11" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A54" s="181" t="s">
+    <row r="54" spans="1:11" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="166" t="s">
         <v>26</v>
       </c>
-      <c r="B54" s="181"/>
-[...7 lines deleted...]
-      <c r="J54" s="181"/>
+      <c r="B54" s="166"/>
+      <c r="C54" s="166"/>
+      <c r="D54" s="166"/>
+      <c r="E54" s="166"/>
+      <c r="F54" s="166"/>
+      <c r="G54" s="166"/>
+      <c r="H54" s="166"/>
+      <c r="I54" s="166"/>
+      <c r="J54" s="166"/>
     </row>
-    <row r="55" spans="1:11" s="76" customFormat="1" ht="190.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="104">
+    <row r="55" spans="1:11" s="75" customFormat="1" ht="190.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="103">
         <v>3.1</v>
       </c>
-      <c r="B55" s="85" t="s">
+      <c r="B55" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="C55" s="92" t="s">
+      <c r="C55" s="91" t="s">
         <v>123</v>
       </c>
-      <c r="D55" s="86" t="s">
+      <c r="D55" s="85" t="s">
         <v>242</v>
       </c>
-      <c r="E55" s="107" t="s">
+      <c r="E55" s="106" t="s">
         <v>111</v>
       </c>
-      <c r="F55" s="148"/>
-[...3 lines deleted...]
-      <c r="J55" s="87"/>
+      <c r="F55" s="132"/>
+      <c r="G55" s="133"/>
+      <c r="H55" s="133"/>
+      <c r="I55" s="133"/>
+      <c r="J55" s="86"/>
     </row>
-    <row r="56" spans="1:11" s="57" customFormat="1" ht="94.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="105">
+    <row r="56" spans="1:11" s="56" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="104">
         <v>3.2</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>265</v>
       </c>
       <c r="D56" s="25" t="s">
         <v>114</v>
       </c>
-      <c r="E56" s="108" t="s">
+      <c r="E56" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F56" s="148"/>
-[...4 lines deleted...]
-      <c r="K56" s="123"/>
+      <c r="F56" s="132"/>
+      <c r="G56" s="132"/>
+      <c r="H56" s="132"/>
+      <c r="I56" s="132"/>
+      <c r="J56" s="61"/>
+      <c r="K56" s="122"/>
     </row>
-    <row r="57" spans="1:11" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="23">
         <v>3.3</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="25" t="s">
         <v>124</v>
       </c>
       <c r="D57" s="25" t="s">
         <v>199</v>
       </c>
-      <c r="E57" s="108" t="s">
+      <c r="E57" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F57" s="150"/>
-[...3 lines deleted...]
-      <c r="J57" s="62"/>
+      <c r="F57" s="134"/>
+      <c r="G57" s="135"/>
+      <c r="H57" s="135"/>
+      <c r="I57" s="135"/>
+      <c r="J57" s="61"/>
     </row>
-    <row r="58" spans="1:11" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="91">
+    <row r="58" spans="1:11" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="90">
         <v>3.4</v>
       </c>
-      <c r="B58" s="88" t="s">
+      <c r="B58" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="C58" s="71" t="s">
+      <c r="C58" s="70" t="s">
         <v>263</v>
       </c>
-      <c r="D58" s="72" t="s">
+      <c r="D58" s="71" t="s">
         <v>202</v>
       </c>
-      <c r="E58" s="108" t="s">
+      <c r="E58" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F58" s="151"/>
-[...4 lines deleted...]
-      <c r="K58" s="123"/>
+      <c r="F58" s="135"/>
+      <c r="G58" s="134"/>
+      <c r="H58" s="136"/>
+      <c r="I58" s="135"/>
+      <c r="J58" s="61"/>
+      <c r="K58" s="122"/>
     </row>
-    <row r="59" spans="1:11" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="23">
         <v>3.5</v>
       </c>
-      <c r="B59" s="68" t="s">
+      <c r="B59" s="67" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="27" t="s">
         <v>4</v>
       </c>
       <c r="D59" s="25" t="s">
         <v>115</v>
       </c>
-      <c r="E59" s="108" t="s">
+      <c r="E59" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F59" s="151"/>
-[...3 lines deleted...]
-      <c r="J59" s="69">
+      <c r="F59" s="135"/>
+      <c r="G59" s="135"/>
+      <c r="H59" s="135"/>
+      <c r="I59" s="135"/>
+      <c r="J59" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:11" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11" ht="103.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="23">
         <v>3.6</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="27" t="s">
         <v>125</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>192</v>
       </c>
-      <c r="E60" s="108" t="s">
+      <c r="E60" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F60" s="150"/>
-[...3 lines deleted...]
-      <c r="J60" s="62"/>
+      <c r="F60" s="134"/>
+      <c r="G60" s="135"/>
+      <c r="H60" s="135"/>
+      <c r="I60" s="135"/>
+      <c r="J60" s="61"/>
     </row>
-    <row r="61" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="23">
         <v>3.7</v>
       </c>
       <c r="B61" s="26" t="s">
         <v>78</v>
       </c>
       <c r="C61" s="27" t="s">
         <v>79</v>
       </c>
       <c r="D61" s="25" t="s">
         <v>209</v>
       </c>
-      <c r="E61" s="108" t="s">
+      <c r="E61" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F61" s="150"/>
-[...3 lines deleted...]
-      <c r="J61" s="64">
+      <c r="F61" s="134"/>
+      <c r="G61" s="134"/>
+      <c r="H61" s="136"/>
+      <c r="I61" s="135"/>
+      <c r="J61" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A62" s="28"/>
       <c r="B62" s="12"/>
       <c r="C62" s="28"/>
       <c r="D62" s="28"/>
-      <c r="E62" s="180" t="s">
+      <c r="E62" s="163" t="s">
         <v>18</v>
       </c>
-      <c r="F62" s="180"/>
-[...2 lines deleted...]
-      <c r="I62" s="180"/>
+      <c r="F62" s="163"/>
+      <c r="G62" s="163"/>
+      <c r="H62" s="163"/>
+      <c r="I62" s="163"/>
       <c r="J62" s="33">
         <f>SUM(J55:J61)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A63" s="28"/>
       <c r="B63" s="12"/>
       <c r="C63" s="28"/>
       <c r="D63" s="28"/>
-      <c r="E63" s="125"/>
-      <c r="F63" s="127"/>
+      <c r="E63" s="124"/>
+      <c r="F63" s="126"/>
       <c r="G63" s="34"/>
       <c r="H63" s="35"/>
-      <c r="I63" s="127"/>
+      <c r="I63" s="126"/>
     </row>
-    <row r="64" spans="1:11" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A64" s="181" t="s">
+    <row r="64" spans="1:11" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" s="166" t="s">
         <v>107</v>
       </c>
-      <c r="B64" s="181"/>
-[...7 lines deleted...]
-      <c r="J64" s="181"/>
+      <c r="B64" s="166"/>
+      <c r="C64" s="166"/>
+      <c r="D64" s="166"/>
+      <c r="E64" s="166"/>
+      <c r="F64" s="166"/>
+      <c r="G64" s="166"/>
+      <c r="H64" s="166"/>
+      <c r="I64" s="166"/>
+      <c r="J64" s="166"/>
     </row>
-    <row r="65" spans="1:10" s="76" customFormat="1" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="104">
+    <row r="65" spans="1:10" s="75" customFormat="1" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="103">
         <v>4.0999999999999996</v>
       </c>
-      <c r="B65" s="85" t="s">
+      <c r="B65" s="84" t="s">
         <v>61</v>
       </c>
-      <c r="C65" s="92" t="s">
+      <c r="C65" s="91" t="s">
         <v>126</v>
       </c>
-      <c r="D65" s="86" t="s">
+      <c r="D65" s="85" t="s">
         <v>210</v>
       </c>
-      <c r="E65" s="107" t="s">
+      <c r="E65" s="106" t="s">
         <v>112</v>
       </c>
-      <c r="F65" s="153"/>
-[...3 lines deleted...]
-      <c r="J65" s="87">
+      <c r="F65" s="137"/>
+      <c r="G65" s="137"/>
+      <c r="H65" s="137"/>
+      <c r="I65" s="137"/>
+      <c r="J65" s="86">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="23">
         <v>4.2</v>
       </c>
       <c r="B66" s="26" t="s">
         <v>254</v>
       </c>
       <c r="C66" s="27" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="25" t="s">
         <v>116</v>
       </c>
-      <c r="E66" s="108" t="s">
+      <c r="E66" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F66" s="150"/>
-[...3 lines deleted...]
-      <c r="J66" s="64">
+      <c r="F66" s="134"/>
+      <c r="G66" s="135"/>
+      <c r="H66" s="136"/>
+      <c r="I66" s="135"/>
+      <c r="J66" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:10" s="74" customFormat="1" ht="74.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="91">
+    <row r="67" spans="1:10" s="73" customFormat="1" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="90">
         <v>4.3</v>
       </c>
-      <c r="B67" s="88" t="s">
+      <c r="B67" s="87" t="s">
         <v>61</v>
       </c>
-      <c r="C67" s="71" t="s">
+      <c r="C67" s="70" t="s">
         <v>203</v>
       </c>
-      <c r="D67" s="72" t="s">
+      <c r="D67" s="71" t="s">
         <v>108</v>
       </c>
-      <c r="E67" s="108" t="s">
+      <c r="E67" s="107" t="s">
         <v>112</v>
       </c>
-      <c r="F67" s="153"/>
-[...3 lines deleted...]
-      <c r="J67" s="82"/>
+      <c r="F67" s="137"/>
+      <c r="G67" s="138"/>
+      <c r="H67" s="139"/>
+      <c r="I67" s="137"/>
+      <c r="J67" s="81"/>
     </row>
-    <row r="68" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="23">
         <v>4.4000000000000004</v>
       </c>
       <c r="B68" s="26">
         <v>4</v>
       </c>
       <c r="C68" s="27" t="s">
         <v>80</v>
       </c>
       <c r="D68" s="25" t="s">
         <v>191</v>
       </c>
-      <c r="E68" s="108" t="s">
+      <c r="E68" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F68" s="151"/>
-[...3 lines deleted...]
-      <c r="J68" s="64">
+      <c r="F68" s="135"/>
+      <c r="G68" s="135"/>
+      <c r="H68" s="136"/>
+      <c r="I68" s="135"/>
+      <c r="J68" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="23">
         <v>4.5</v>
       </c>
       <c r="B69" s="26">
         <v>4</v>
       </c>
       <c r="C69" s="27" t="s">
         <v>63</v>
       </c>
       <c r="D69" s="25" t="s">
         <v>81</v>
       </c>
-      <c r="E69" s="108" t="s">
+      <c r="E69" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F69" s="151"/>
-[...3 lines deleted...]
-      <c r="J69" s="64">
+      <c r="F69" s="135"/>
+      <c r="G69" s="135"/>
+      <c r="H69" s="136"/>
+      <c r="I69" s="135"/>
+      <c r="J69" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="B70" s="26" t="s">
         <v>254</v>
       </c>
       <c r="C70" s="27" t="s">
         <v>82</v>
       </c>
       <c r="D70" s="25" t="s">
         <v>255</v>
       </c>
-      <c r="E70" s="108" t="s">
+      <c r="E70" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F70" s="151"/>
-[...3 lines deleted...]
-      <c r="J70" s="64">
+      <c r="F70" s="135"/>
+      <c r="G70" s="135"/>
+      <c r="H70" s="135"/>
+      <c r="I70" s="135"/>
+      <c r="J70" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:10" s="74" customFormat="1" ht="74.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="91">
+    <row r="71" spans="1:10" s="73" customFormat="1" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="90">
         <v>4.7</v>
       </c>
-      <c r="B71" s="70" t="s">
+      <c r="B71" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="C71" s="71" t="s">
+      <c r="C71" s="70" t="s">
         <v>127</v>
       </c>
-      <c r="D71" s="72" t="s">
+      <c r="D71" s="71" t="s">
         <v>48</v>
       </c>
-      <c r="E71" s="108"/>
-[...4 lines deleted...]
-      <c r="J71" s="77"/>
+      <c r="E71" s="107"/>
+      <c r="F71" s="137"/>
+      <c r="G71" s="137"/>
+      <c r="H71" s="137"/>
+      <c r="I71" s="137"/>
+      <c r="J71" s="76"/>
     </row>
-    <row r="72" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="28"/>
       <c r="B72" s="12"/>
       <c r="C72" s="28"/>
       <c r="D72" s="28"/>
-      <c r="E72" s="180" t="s">
+      <c r="E72" s="163" t="s">
         <v>19</v>
       </c>
-      <c r="F72" s="180"/>
-[...2 lines deleted...]
-      <c r="I72" s="180"/>
+      <c r="F72" s="163"/>
+      <c r="G72" s="163"/>
+      <c r="H72" s="163"/>
+      <c r="I72" s="163"/>
       <c r="J72" s="33">
         <f>SUM(J65:J71)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="28"/>
       <c r="B73" s="12"/>
       <c r="C73" s="28"/>
       <c r="D73" s="28"/>
       <c r="E73" s="30"/>
-      <c r="F73" s="130"/>
-[...2 lines deleted...]
-      <c r="I73" s="130"/>
+      <c r="F73" s="129"/>
+      <c r="G73" s="129"/>
+      <c r="H73" s="129"/>
+      <c r="I73" s="129"/>
       <c r="J73" s="33"/>
     </row>
-    <row r="74" spans="1:10" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A74" s="181" t="s">
+    <row r="74" spans="1:10" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A74" s="166" t="s">
         <v>109</v>
       </c>
-      <c r="B74" s="181"/>
-[...7 lines deleted...]
-      <c r="J74" s="181"/>
+      <c r="B74" s="166"/>
+      <c r="C74" s="166"/>
+      <c r="D74" s="166"/>
+      <c r="E74" s="166"/>
+      <c r="F74" s="166"/>
+      <c r="G74" s="166"/>
+      <c r="H74" s="166"/>
+      <c r="I74" s="166"/>
+      <c r="J74" s="166"/>
     </row>
-    <row r="75" spans="1:10" s="76" customFormat="1" ht="174.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:10" s="75" customFormat="1" ht="174.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="20" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>150</v>
       </c>
       <c r="D75" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="E75" s="107" t="s">
+      <c r="E75" s="106" t="s">
         <v>111</v>
       </c>
-      <c r="F75" s="148"/>
-[...3 lines deleted...]
-      <c r="J75" s="137"/>
+      <c r="F75" s="132"/>
+      <c r="G75" s="132"/>
+      <c r="H75" s="140"/>
+      <c r="I75" s="141"/>
+      <c r="J75" s="86"/>
     </row>
-    <row r="76" spans="1:10" s="76" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="91" t="s">
+    <row r="76" spans="1:10" s="75" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="90" t="s">
         <v>84</v>
       </c>
-      <c r="B76" s="88" t="s">
+      <c r="B76" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="C76" s="72" t="s">
+      <c r="C76" s="71" t="s">
         <v>151</v>
       </c>
-      <c r="D76" s="72" t="s">
+      <c r="D76" s="71" t="s">
         <v>152</v>
       </c>
-      <c r="E76" s="108" t="s">
+      <c r="E76" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F76" s="153"/>
-[...3 lines deleted...]
-      <c r="J76" s="136"/>
+      <c r="F76" s="137"/>
+      <c r="G76" s="137"/>
+      <c r="H76" s="137"/>
+      <c r="I76" s="137"/>
+      <c r="J76" s="81"/>
     </row>
-    <row r="77" spans="1:10" s="74" customFormat="1" ht="165" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:10" s="73" customFormat="1" ht="165" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B77" s="122" t="s">
+      <c r="B77" s="121" t="s">
         <v>171</v>
       </c>
       <c r="C77" s="27" t="s">
         <v>170</v>
       </c>
       <c r="D77" s="25" t="s">
         <v>211</v>
       </c>
-      <c r="E77" s="108" t="s">
+      <c r="E77" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F77" s="153"/>
-[...3 lines deleted...]
-      <c r="J77" s="138">
+      <c r="F77" s="137"/>
+      <c r="G77" s="137"/>
+      <c r="H77" s="139"/>
+      <c r="I77" s="137"/>
+      <c r="J77" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:10" s="74" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:10" s="73" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="B78" s="118" t="s">
+      <c r="B78" s="117" t="s">
         <v>249</v>
       </c>
       <c r="C78" s="27" t="s">
         <v>153</v>
       </c>
       <c r="D78" s="25" t="s">
         <v>212</v>
       </c>
-      <c r="E78" s="108" t="s">
+      <c r="E78" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F78" s="153"/>
-[...3 lines deleted...]
-      <c r="J78" s="134">
+      <c r="F78" s="137"/>
+      <c r="G78" s="137"/>
+      <c r="H78" s="137"/>
+      <c r="I78" s="137"/>
+      <c r="J78" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:10" s="76" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:10" s="75" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="23" t="s">
         <v>85</v>
       </c>
-      <c r="B79" s="79" t="s">
+      <c r="B79" s="78" t="s">
         <v>155</v>
       </c>
       <c r="C79" s="25" t="s">
         <v>154</v>
       </c>
       <c r="D79" s="25" t="s">
         <v>190</v>
       </c>
-      <c r="E79" s="108" t="s">
+      <c r="E79" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F79" s="153"/>
-[...3 lines deleted...]
-      <c r="J79" s="135">
+      <c r="F79" s="137"/>
+      <c r="G79" s="137"/>
+      <c r="H79" s="137"/>
+      <c r="I79" s="137"/>
+      <c r="J79" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:10" s="76" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:10" s="75" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="23" t="s">
         <v>86</v>
       </c>
-      <c r="B80" s="68" t="s">
+      <c r="B80" s="67" t="s">
         <v>250</v>
       </c>
       <c r="C80" s="27" t="s">
         <v>156</v>
       </c>
       <c r="D80" s="25" t="s">
         <v>213</v>
       </c>
-      <c r="E80" s="108" t="s">
+      <c r="E80" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F80" s="153"/>
-[...3 lines deleted...]
-      <c r="J80" s="135">
+      <c r="F80" s="137"/>
+      <c r="G80" s="137"/>
+      <c r="H80" s="139"/>
+      <c r="I80" s="137"/>
+      <c r="J80" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:11" s="100" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" s="99" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>5.4</v>
       </c>
-      <c r="B81" s="68">
+      <c r="B81" s="67">
         <v>24</v>
       </c>
       <c r="C81" s="25" t="s">
         <v>103</v>
       </c>
       <c r="D81" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="E81" s="108" t="s">
+      <c r="E81" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F81" s="150"/>
-[...3 lines deleted...]
-      <c r="J81" s="135">
+      <c r="F81" s="134"/>
+      <c r="G81" s="135"/>
+      <c r="H81" s="136"/>
+      <c r="I81" s="135"/>
+      <c r="J81" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:11" s="76" customFormat="1" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:11" s="75" customFormat="1" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="26" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="27" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="25" t="s">
         <v>271</v>
       </c>
-      <c r="E82" s="108" t="s">
+      <c r="E82" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F82" s="154"/>
-[...3 lines deleted...]
-      <c r="J82" s="134">
+      <c r="F82" s="138"/>
+      <c r="G82" s="138"/>
+      <c r="H82" s="139"/>
+      <c r="I82" s="137"/>
+      <c r="J82" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="26">
         <v>15</v>
       </c>
       <c r="C83" s="27" t="s">
         <v>128</v>
       </c>
       <c r="D83" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="E83" s="108" t="s">
+      <c r="E83" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F83" s="151"/>
-[...3 lines deleted...]
-      <c r="J83" s="138">
+      <c r="F83" s="135"/>
+      <c r="G83" s="134"/>
+      <c r="H83" s="136"/>
+      <c r="I83" s="137"/>
+      <c r="J83" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="23">
         <v>5.6</v>
       </c>
       <c r="B84" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C84" s="27" t="s">
         <v>129</v>
       </c>
       <c r="D84" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="E84" s="108" t="s">
+      <c r="E84" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F84" s="151"/>
-[...3 lines deleted...]
-      <c r="J84" s="132"/>
+      <c r="F84" s="135"/>
+      <c r="G84" s="135"/>
+      <c r="H84" s="136"/>
+      <c r="I84" s="135"/>
+      <c r="J84" s="61"/>
     </row>
-    <row r="85" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="23">
         <v>5.7</v>
       </c>
       <c r="B85" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C85" s="27" t="s">
         <v>130</v>
       </c>
       <c r="D85" s="25" t="s">
         <v>188</v>
       </c>
-      <c r="E85" s="108" t="s">
+      <c r="E85" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F85" s="151"/>
-[...3 lines deleted...]
-      <c r="J85" s="132"/>
+      <c r="F85" s="135"/>
+      <c r="G85" s="135"/>
+      <c r="H85" s="135"/>
+      <c r="I85" s="135"/>
+      <c r="J85" s="61"/>
     </row>
-    <row r="86" spans="1:11" s="74" customFormat="1" ht="74.55" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:11" s="73" customFormat="1" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="23">
         <v>5.8</v>
       </c>
-      <c r="B86" s="119" t="s">
+      <c r="B86" s="118" t="s">
         <v>0</v>
       </c>
       <c r="C86" s="27" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="25" t="s">
         <v>214</v>
       </c>
-      <c r="E86" s="108" t="s">
+      <c r="E86" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F86" s="153"/>
-[...3 lines deleted...]
-      <c r="J86" s="136"/>
+      <c r="F86" s="137"/>
+      <c r="G86" s="137"/>
+      <c r="H86" s="137"/>
+      <c r="I86" s="137"/>
+      <c r="J86" s="81"/>
     </row>
-    <row r="87" spans="1:11" ht="199.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:11" ht="199.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="23">
         <v>5.9</v>
       </c>
-      <c r="B87" s="68">
+      <c r="B87" s="67">
         <v>8</v>
       </c>
       <c r="C87" s="27" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="25" t="s">
         <v>256</v>
       </c>
-      <c r="E87" s="108" t="s">
+      <c r="E87" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F87" s="151"/>
-[...3 lines deleted...]
-      <c r="J87" s="135">
+      <c r="F87" s="135"/>
+      <c r="G87" s="135"/>
+      <c r="H87" s="135"/>
+      <c r="I87" s="135"/>
+      <c r="J87" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:11" ht="124.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="80">
+    <row r="88" spans="1:11" ht="124.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="79">
         <v>5.0999999999999996</v>
       </c>
-      <c r="B88" s="79" t="s">
+      <c r="B88" s="78" t="s">
         <v>90</v>
       </c>
       <c r="C88" s="27" t="s">
         <v>132</v>
       </c>
       <c r="D88" s="25" t="s">
         <v>248</v>
       </c>
-      <c r="E88" s="108" t="s">
+      <c r="E88" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F88" s="151"/>
-[...3 lines deleted...]
-      <c r="J88" s="135">
+      <c r="F88" s="135"/>
+      <c r="G88" s="135"/>
+      <c r="H88" s="135"/>
+      <c r="I88" s="135"/>
+      <c r="J88" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="28"/>
       <c r="B89" s="37"/>
       <c r="C89" s="28"/>
       <c r="D89" s="28"/>
-      <c r="E89" s="180" t="s">
+      <c r="E89" s="163" t="s">
         <v>20</v>
       </c>
-      <c r="F89" s="180"/>
-[...3 lines deleted...]
-      <c r="J89" s="33">
+      <c r="F89" s="163"/>
+      <c r="G89" s="163"/>
+      <c r="H89" s="163"/>
+      <c r="I89" s="163"/>
+      <c r="J89" s="216">
         <f>SUM(J75:J88)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="90" spans="1:11" s="102" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:11" s="101" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="28"/>
       <c r="B90" s="37"/>
       <c r="C90" s="28"/>
       <c r="D90" s="28"/>
       <c r="E90" s="30"/>
-      <c r="F90" s="130"/>
-[...2 lines deleted...]
-      <c r="I90" s="130"/>
+      <c r="F90" s="129"/>
+      <c r="G90" s="129"/>
+      <c r="H90" s="129"/>
+      <c r="I90" s="129"/>
       <c r="J90" s="29"/>
     </row>
-    <row r="91" spans="1:11" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A91" s="181" t="s">
+    <row r="91" spans="1:11" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A91" s="166" t="s">
         <v>27</v>
       </c>
-      <c r="B91" s="181"/>
-[...7 lines deleted...]
-      <c r="J91" s="181"/>
+      <c r="B91" s="166"/>
+      <c r="C91" s="166"/>
+      <c r="D91" s="166"/>
+      <c r="E91" s="166"/>
+      <c r="F91" s="166"/>
+      <c r="G91" s="166"/>
+      <c r="H91" s="166"/>
+      <c r="I91" s="166"/>
+      <c r="J91" s="166"/>
     </row>
-    <row r="92" spans="1:11" s="57" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:11" s="56" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="38">
         <v>6.1</v>
       </c>
-      <c r="B92" s="81" t="s">
+      <c r="B92" s="80" t="s">
         <v>250</v>
       </c>
       <c r="C92" s="39" t="s">
         <v>91</v>
       </c>
       <c r="D92" s="40" t="s">
         <v>239</v>
       </c>
-      <c r="E92" s="158" t="s">
+      <c r="E92" s="142" t="s">
         <v>182</v>
       </c>
-      <c r="F92" s="159"/>
-[...3 lines deleted...]
-      <c r="J92" s="139">
+      <c r="F92" s="143"/>
+      <c r="G92" s="143"/>
+      <c r="H92" s="144"/>
+      <c r="I92" s="145"/>
+      <c r="J92" s="217">
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:11" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:11" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="41">
         <v>6.2</v>
       </c>
-      <c r="B93" s="83" t="s">
+      <c r="B93" s="82" t="s">
         <v>251</v>
       </c>
       <c r="C93" s="43" t="s">
         <v>92</v>
       </c>
       <c r="D93" s="43" t="s">
         <v>200</v>
       </c>
-      <c r="E93" s="162" t="s">
+      <c r="E93" s="146" t="s">
         <v>182</v>
       </c>
-      <c r="F93" s="163"/>
-[...3 lines deleted...]
-      <c r="J93" s="140">
+      <c r="F93" s="147"/>
+      <c r="G93" s="148"/>
+      <c r="H93" s="149"/>
+      <c r="I93" s="150"/>
+      <c r="J93" s="218">
         <v>0</v>
       </c>
     </row>
-    <row r="94" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="41">
         <v>6.3</v>
       </c>
       <c r="B94" s="44" t="s">
         <v>250</v>
       </c>
       <c r="C94" s="45" t="s">
         <v>93</v>
       </c>
       <c r="D94" s="43" t="s">
         <v>94</v>
       </c>
-      <c r="E94" s="162" t="s">
+      <c r="E94" s="146" t="s">
         <v>182</v>
       </c>
-      <c r="F94" s="163"/>
-[...3 lines deleted...]
-      <c r="J94" s="141">
+      <c r="F94" s="147"/>
+      <c r="G94" s="147"/>
+      <c r="H94" s="147"/>
+      <c r="I94" s="147"/>
+      <c r="J94" s="219">
         <v>0</v>
       </c>
-      <c r="K94" s="106"/>
+      <c r="K94" s="105"/>
     </row>
-    <row r="95" spans="1:11" s="74" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:11" s="73" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="41">
         <v>6.4</v>
       </c>
       <c r="B95" s="42" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="45" t="s">
         <v>160</v>
       </c>
       <c r="D95" s="43" t="s">
         <v>233</v>
       </c>
-      <c r="E95" s="162" t="s">
+      <c r="E95" s="146" t="s">
         <v>111</v>
       </c>
-      <c r="F95" s="167"/>
-[...3 lines deleted...]
-      <c r="J95" s="142"/>
+      <c r="F95" s="151"/>
+      <c r="G95" s="150"/>
+      <c r="H95" s="152"/>
+      <c r="I95" s="150"/>
+      <c r="J95" s="220"/>
     </row>
-    <row r="96" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="41">
         <v>6.5</v>
       </c>
       <c r="B96" s="44" t="s">
         <v>252</v>
       </c>
       <c r="C96" s="45" t="s">
         <v>95</v>
       </c>
       <c r="D96" s="43" t="s">
         <v>226</v>
       </c>
-      <c r="E96" s="162" t="s">
+      <c r="E96" s="146" t="s">
         <v>182</v>
       </c>
-      <c r="F96" s="164"/>
-[...3 lines deleted...]
-      <c r="J96" s="141">
+      <c r="F96" s="148"/>
+      <c r="G96" s="148"/>
+      <c r="H96" s="148"/>
+      <c r="I96" s="148"/>
+      <c r="J96" s="219">
         <v>0</v>
       </c>
     </row>
-    <row r="97" spans="1:10" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:10" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="41">
         <v>6.6</v>
       </c>
       <c r="B97" s="42" t="s">
         <v>0</v>
       </c>
       <c r="C97" s="43" t="s">
         <v>133</v>
       </c>
       <c r="D97" s="43" t="s">
         <v>96</v>
       </c>
-      <c r="E97" s="162" t="s">
+      <c r="E97" s="146" t="s">
         <v>111</v>
       </c>
-      <c r="F97" s="163"/>
-[...3 lines deleted...]
-      <c r="J97" s="143"/>
+      <c r="F97" s="147"/>
+      <c r="G97" s="148"/>
+      <c r="H97" s="149"/>
+      <c r="I97" s="147"/>
+      <c r="J97" s="221"/>
     </row>
-    <row r="98" spans="1:10" s="76" customFormat="1" ht="209.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:10" s="75" customFormat="1" ht="209.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="41">
         <v>6.7</v>
       </c>
-      <c r="B98" s="83" t="s">
+      <c r="B98" s="82" t="s">
         <v>257</v>
       </c>
       <c r="C98" s="43" t="s">
         <v>161</v>
       </c>
       <c r="D98" s="43" t="s">
         <v>240</v>
       </c>
-      <c r="E98" s="162" t="s">
+      <c r="E98" s="146" t="s">
         <v>182</v>
       </c>
-      <c r="F98" s="166"/>
-[...3 lines deleted...]
-      <c r="J98" s="140">
+      <c r="F98" s="150"/>
+      <c r="G98" s="150"/>
+      <c r="H98" s="150"/>
+      <c r="I98" s="150"/>
+      <c r="J98" s="218">
         <v>0</v>
       </c>
     </row>
-    <row r="99" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:10" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="41">
         <v>6.8</v>
       </c>
       <c r="B99" s="42" t="s">
         <v>0</v>
       </c>
       <c r="C99" s="45" t="s">
         <v>134</v>
       </c>
       <c r="D99" s="43" t="s">
         <v>215</v>
       </c>
-      <c r="E99" s="162" t="s">
+      <c r="E99" s="146" t="s">
         <v>111</v>
       </c>
-      <c r="F99" s="163"/>
-[...3 lines deleted...]
-      <c r="J99" s="143"/>
+      <c r="F99" s="147"/>
+      <c r="G99" s="147"/>
+      <c r="H99" s="147"/>
+      <c r="I99" s="147"/>
+      <c r="J99" s="221"/>
     </row>
-    <row r="100" spans="1:10" s="57" customFormat="1" ht="94.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:10" s="56" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="41">
         <v>6.9</v>
       </c>
       <c r="B100" s="42" t="s">
         <v>0</v>
       </c>
       <c r="C100" s="43" t="s">
         <v>135</v>
       </c>
       <c r="D100" s="43" t="s">
         <v>216</v>
       </c>
-      <c r="E100" s="162" t="s">
+      <c r="E100" s="146" t="s">
         <v>111</v>
       </c>
-      <c r="F100" s="163"/>
-[...3 lines deleted...]
-      <c r="J100" s="143"/>
+      <c r="F100" s="147"/>
+      <c r="G100" s="147"/>
+      <c r="H100" s="147"/>
+      <c r="I100" s="147"/>
+      <c r="J100" s="221"/>
     </row>
-    <row r="101" spans="1:10" s="57" customFormat="1" ht="213" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="84">
+    <row r="101" spans="1:10" s="56" customFormat="1" ht="213" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="83">
         <v>6.1</v>
       </c>
       <c r="B101" s="42" t="s">
         <v>253</v>
       </c>
       <c r="C101" s="43" t="s">
         <v>136</v>
       </c>
       <c r="D101" s="43" t="s">
         <v>221</v>
       </c>
-      <c r="E101" s="162" t="s">
+      <c r="E101" s="146" t="s">
         <v>112</v>
       </c>
-      <c r="F101" s="164"/>
-[...3 lines deleted...]
-      <c r="J101" s="143">
+      <c r="F101" s="148"/>
+      <c r="G101" s="147"/>
+      <c r="H101" s="147"/>
+      <c r="I101" s="147"/>
+      <c r="J101" s="221">
         <v>0</v>
       </c>
     </row>
-    <row r="102" spans="1:10" s="74" customFormat="1" ht="207" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="120">
+    <row r="102" spans="1:10" s="73" customFormat="1" ht="207" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="119">
         <v>6.11</v>
       </c>
       <c r="B102" s="44">
         <v>2</v>
       </c>
       <c r="C102" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="D102" s="121" t="s">
+      <c r="D102" s="120" t="s">
         <v>217</v>
       </c>
-      <c r="E102" s="162" t="s">
+      <c r="E102" s="146" t="s">
         <v>182</v>
       </c>
-      <c r="F102" s="167"/>
-[...3 lines deleted...]
-      <c r="J102" s="141">
+      <c r="F102" s="151"/>
+      <c r="G102" s="151"/>
+      <c r="H102" s="152"/>
+      <c r="I102" s="150"/>
+      <c r="J102" s="219">
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A103" s="28"/>
       <c r="B103" s="12"/>
       <c r="C103" s="28"/>
       <c r="D103" s="28"/>
-      <c r="E103" s="183" t="s">
+      <c r="E103" s="213" t="s">
         <v>21</v>
       </c>
-      <c r="F103" s="183"/>
-[...3 lines deleted...]
-      <c r="J103" s="33">
+      <c r="F103" s="213"/>
+      <c r="G103" s="213"/>
+      <c r="H103" s="213"/>
+      <c r="I103" s="213"/>
+      <c r="J103" s="216">
         <f>SUM(J92:J102)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A104" s="28"/>
       <c r="B104" s="12"/>
       <c r="C104" s="28"/>
       <c r="D104" s="28"/>
       <c r="E104" s="30"/>
-      <c r="F104" s="130"/>
-[...2 lines deleted...]
-      <c r="I104" s="130"/>
+      <c r="F104" s="129"/>
+      <c r="G104" s="129"/>
+      <c r="H104" s="129"/>
+      <c r="I104" s="129"/>
       <c r="J104" s="33"/>
     </row>
-    <row r="105" spans="1:10" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A105" s="181" t="s">
+    <row r="105" spans="1:10" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A105" s="166" t="s">
         <v>31</v>
       </c>
-      <c r="B105" s="181"/>
-[...7 lines deleted...]
-      <c r="J105" s="181"/>
+      <c r="B105" s="166"/>
+      <c r="C105" s="166"/>
+      <c r="D105" s="166"/>
+      <c r="E105" s="166"/>
+      <c r="F105" s="166"/>
+      <c r="G105" s="166"/>
+      <c r="H105" s="166"/>
+      <c r="I105" s="166"/>
+      <c r="J105" s="166"/>
     </row>
-    <row r="106" spans="1:10" s="76" customFormat="1" ht="74.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="104">
+    <row r="106" spans="1:10" s="75" customFormat="1" ht="74.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="103">
         <v>7.1</v>
       </c>
-      <c r="B106" s="85" t="s">
+      <c r="B106" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="C106" s="86" t="s">
+      <c r="C106" s="85" t="s">
         <v>137</v>
       </c>
-      <c r="D106" s="86" t="s">
+      <c r="D106" s="85" t="s">
         <v>219</v>
       </c>
-      <c r="E106" s="107" t="s">
+      <c r="E106" s="106" t="s">
         <v>111</v>
       </c>
-      <c r="F106" s="149"/>
-[...3 lines deleted...]
-      <c r="J106" s="137"/>
+      <c r="F106" s="133"/>
+      <c r="G106" s="133"/>
+      <c r="H106" s="133"/>
+      <c r="I106" s="133"/>
+      <c r="J106" s="86"/>
     </row>
-    <row r="107" spans="1:10" s="76" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="91">
+    <row r="107" spans="1:10" s="75" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="90">
         <v>7.2</v>
       </c>
-      <c r="B107" s="88" t="s">
+      <c r="B107" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="C107" s="72" t="s">
+      <c r="C107" s="71" t="s">
         <v>138</v>
       </c>
-      <c r="D107" s="72" t="s">
+      <c r="D107" s="71" t="s">
         <v>243</v>
       </c>
-      <c r="E107" s="108" t="s">
+      <c r="E107" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F107" s="154"/>
-[...3 lines deleted...]
-      <c r="J107" s="136"/>
+      <c r="F107" s="138"/>
+      <c r="G107" s="137"/>
+      <c r="H107" s="137"/>
+      <c r="I107" s="137"/>
+      <c r="J107" s="81"/>
     </row>
-    <row r="108" spans="1:10" s="89" customFormat="1" ht="169.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="91">
+    <row r="108" spans="1:10" s="88" customFormat="1" ht="169.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="90">
         <v>7.3</v>
       </c>
-      <c r="B108" s="88" t="s">
+      <c r="B108" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="C108" s="72" t="s">
+      <c r="C108" s="71" t="s">
         <v>238</v>
       </c>
-      <c r="D108" s="72" t="s">
+      <c r="D108" s="71" t="s">
         <v>220</v>
       </c>
-      <c r="E108" s="108" t="s">
+      <c r="E108" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F108" s="172"/>
-[...3 lines deleted...]
-      <c r="J108" s="144"/>
+      <c r="F108" s="156"/>
+      <c r="G108" s="156"/>
+      <c r="H108" s="157"/>
+      <c r="I108" s="158"/>
+      <c r="J108" s="222"/>
     </row>
-    <row r="109" spans="1:10" s="90" customFormat="1" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:10" s="89" customFormat="1" ht="128.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="23">
         <v>7.4</v>
       </c>
       <c r="B109" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C109" s="25" t="s">
         <v>201</v>
       </c>
       <c r="D109" s="25" t="s">
         <v>186</v>
       </c>
-      <c r="E109" s="108" t="s">
+      <c r="E109" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F109" s="174"/>
-[...3 lines deleted...]
-      <c r="J109" s="144"/>
+      <c r="F109" s="158"/>
+      <c r="G109" s="156"/>
+      <c r="H109" s="157"/>
+      <c r="I109" s="158"/>
+      <c r="J109" s="222"/>
     </row>
-    <row r="110" spans="1:10" s="57" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:10" s="56" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="23">
         <v>7.5</v>
       </c>
       <c r="B110" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C110" s="25" t="s">
         <v>139</v>
       </c>
       <c r="D110" s="25" t="s">
         <v>185</v>
       </c>
-      <c r="E110" s="108" t="s">
+      <c r="E110" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F110" s="151"/>
-[...3 lines deleted...]
-      <c r="J110" s="132"/>
+      <c r="F110" s="135"/>
+      <c r="G110" s="135"/>
+      <c r="H110" s="135"/>
+      <c r="I110" s="135"/>
+      <c r="J110" s="61"/>
     </row>
-    <row r="111" spans="1:10" s="76" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="91">
+    <row r="111" spans="1:10" s="75" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="90">
         <v>7.6</v>
       </c>
-      <c r="B111" s="75">
+      <c r="B111" s="74">
         <v>0</v>
       </c>
-      <c r="C111" s="71" t="s">
+      <c r="C111" s="70" t="s">
         <v>140</v>
       </c>
-      <c r="D111" s="72" t="s">
+      <c r="D111" s="71" t="s">
         <v>272</v>
       </c>
-      <c r="E111" s="108" t="s">
+      <c r="E111" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F111" s="153"/>
-[...3 lines deleted...]
-      <c r="J111" s="135">
+      <c r="F111" s="137"/>
+      <c r="G111" s="137"/>
+      <c r="H111" s="137"/>
+      <c r="I111" s="137"/>
+      <c r="J111" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:10" s="57" customFormat="1" ht="117.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:10" s="56" customFormat="1" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="23">
         <v>7.7</v>
       </c>
       <c r="B112" s="24" t="s">
         <v>258</v>
       </c>
       <c r="C112" s="25" t="s">
         <v>259</v>
       </c>
       <c r="D112" s="25" t="s">
         <v>218</v>
       </c>
-      <c r="E112" s="108" t="s">
+      <c r="E112" s="107" t="s">
         <v>112</v>
       </c>
-      <c r="F112" s="150"/>
-[...3 lines deleted...]
-      <c r="J112" s="132">
+      <c r="F112" s="134"/>
+      <c r="G112" s="135"/>
+      <c r="H112" s="135"/>
+      <c r="I112" s="135"/>
+      <c r="J112" s="61">
         <v>0</v>
       </c>
     </row>
-    <row r="113" spans="1:11" s="78" customFormat="1" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:11" s="77" customFormat="1" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="23">
         <v>7.8</v>
       </c>
-      <c r="B113" s="68">
+      <c r="B113" s="67">
         <v>5</v>
       </c>
       <c r="C113" s="25" t="s">
         <v>141</v>
       </c>
       <c r="D113" s="25" t="s">
         <v>222</v>
       </c>
-      <c r="E113" s="108" t="s">
+      <c r="E113" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F113" s="150"/>
-[...3 lines deleted...]
-      <c r="J113" s="135">
+      <c r="F113" s="134"/>
+      <c r="G113" s="134"/>
+      <c r="H113" s="136"/>
+      <c r="I113" s="159"/>
+      <c r="J113" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="1:11" s="57" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:11" s="56" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="23">
         <v>7.9</v>
       </c>
-      <c r="B114" s="68">
+      <c r="B114" s="67">
         <v>3</v>
       </c>
       <c r="C114" s="25" t="s">
         <v>97</v>
       </c>
       <c r="D114" s="25" t="s">
         <v>223</v>
       </c>
-      <c r="E114" s="108" t="s">
+      <c r="E114" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F114" s="150"/>
-[...3 lines deleted...]
-      <c r="J114" s="135">
+      <c r="F114" s="134"/>
+      <c r="G114" s="134"/>
+      <c r="H114" s="136"/>
+      <c r="I114" s="135"/>
+      <c r="J114" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="115" spans="1:11" s="57" customFormat="1" ht="174" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:11" s="56" customFormat="1" ht="174" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B115" s="68">
+      <c r="B115" s="67">
         <v>3</v>
       </c>
       <c r="C115" s="25" t="s">
         <v>98</v>
       </c>
       <c r="D115" s="25" t="s">
         <v>224</v>
       </c>
-      <c r="E115" s="108" t="s">
+      <c r="E115" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F115" s="151"/>
-[...3 lines deleted...]
-      <c r="J115" s="135">
+      <c r="F115" s="135"/>
+      <c r="G115" s="134"/>
+      <c r="H115" s="136"/>
+      <c r="I115" s="135"/>
+      <c r="J115" s="68">
         <v>0</v>
       </c>
     </row>
-    <row r="116" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="23">
         <v>7.11</v>
       </c>
       <c r="B116" s="26">
         <v>8</v>
       </c>
       <c r="C116" s="27" t="s">
         <v>142</v>
       </c>
       <c r="D116" s="25" t="s">
         <v>225</v>
       </c>
-      <c r="E116" s="108" t="s">
+      <c r="E116" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F116" s="151"/>
-[...3 lines deleted...]
-      <c r="J116" s="138">
+      <c r="F116" s="135"/>
+      <c r="G116" s="135"/>
+      <c r="H116" s="136"/>
+      <c r="I116" s="135"/>
+      <c r="J116" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="117" spans="1:11" s="74" customFormat="1" ht="147" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:11" s="73" customFormat="1" ht="147" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="23">
         <v>7.12</v>
       </c>
       <c r="B117" s="26">
         <v>8</v>
       </c>
       <c r="C117" s="27" t="s">
         <v>163</v>
       </c>
       <c r="D117" s="25" t="s">
         <v>260</v>
       </c>
-      <c r="E117" s="108" t="s">
+      <c r="E117" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F117" s="153"/>
-[...3 lines deleted...]
-      <c r="J117" s="145">
+      <c r="F117" s="137"/>
+      <c r="G117" s="137"/>
+      <c r="H117" s="139"/>
+      <c r="I117" s="137"/>
+      <c r="J117" s="223">
         <v>0</v>
       </c>
     </row>
-    <row r="118" spans="1:11" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:11" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="23">
         <v>7.13</v>
       </c>
       <c r="B118" s="26">
         <v>8</v>
       </c>
       <c r="C118" s="25" t="s">
         <v>99</v>
       </c>
       <c r="D118" s="25" t="s">
         <v>227</v>
       </c>
-      <c r="E118" s="108" t="s">
+      <c r="E118" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F118" s="151"/>
-[...3 lines deleted...]
-      <c r="J118" s="134">
+      <c r="F118" s="135"/>
+      <c r="G118" s="135"/>
+      <c r="H118" s="135"/>
+      <c r="I118" s="135"/>
+      <c r="J118" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="119" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A119" s="28"/>
       <c r="B119" s="12"/>
       <c r="C119" s="28"/>
       <c r="D119" s="28"/>
-      <c r="E119" s="182" t="s">
+      <c r="E119" s="212" t="s">
         <v>23</v>
       </c>
-      <c r="F119" s="182"/>
-[...3 lines deleted...]
-      <c r="J119" s="33">
+      <c r="F119" s="212"/>
+      <c r="G119" s="212"/>
+      <c r="H119" s="212"/>
+      <c r="I119" s="212"/>
+      <c r="J119" s="216">
         <f>SUM(J106:J118)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A120" s="28"/>
       <c r="B120" s="12"/>
       <c r="C120" s="28"/>
       <c r="D120" s="28"/>
-      <c r="E120" s="125"/>
-[...3 lines deleted...]
-      <c r="I120" s="127"/>
+      <c r="E120" s="124"/>
+      <c r="F120" s="126"/>
+      <c r="G120" s="126"/>
+      <c r="H120" s="126"/>
+      <c r="I120" s="126"/>
     </row>
-    <row r="121" spans="1:11" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A121" s="181" t="s">
+    <row r="121" spans="1:11" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A121" s="166" t="s">
         <v>110</v>
       </c>
-      <c r="B121" s="181"/>
-[...7 lines deleted...]
-      <c r="J121" s="181"/>
+      <c r="B121" s="166"/>
+      <c r="C121" s="166"/>
+      <c r="D121" s="166"/>
+      <c r="E121" s="166"/>
+      <c r="F121" s="166"/>
+      <c r="G121" s="166"/>
+      <c r="H121" s="166"/>
+      <c r="I121" s="166"/>
+      <c r="J121" s="166"/>
     </row>
-    <row r="122" spans="1:11" s="57" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:11" s="56" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="20">
         <v>8.1</v>
       </c>
-      <c r="B122" s="124">
+      <c r="B122" s="123">
         <v>0</v>
       </c>
       <c r="C122" s="22" t="s">
         <v>264</v>
       </c>
       <c r="D122" s="22" t="s">
         <v>180</v>
       </c>
-      <c r="E122" s="107" t="s">
+      <c r="E122" s="106" t="s">
         <v>111</v>
       </c>
-      <c r="F122" s="169"/>
-[...3 lines deleted...]
-      <c r="J122" s="146">
+      <c r="F122" s="153"/>
+      <c r="G122" s="154"/>
+      <c r="H122" s="155"/>
+      <c r="I122" s="153"/>
+      <c r="J122" s="224">
         <v>0</v>
       </c>
-      <c r="K122" s="123"/>
+      <c r="K122" s="122"/>
     </row>
-    <row r="123" spans="1:11" s="76" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:11" s="75" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="23">
         <v>8.1999999999999993</v>
       </c>
       <c r="B123" s="26">
         <v>0</v>
       </c>
       <c r="C123" s="25" t="s">
         <v>261</v>
       </c>
       <c r="D123" s="25" t="s">
         <v>165</v>
       </c>
-      <c r="E123" s="108"/>
-[...4 lines deleted...]
-      <c r="J123" s="133"/>
+      <c r="E123" s="107"/>
+      <c r="F123" s="138"/>
+      <c r="G123" s="137"/>
+      <c r="H123" s="137"/>
+      <c r="I123" s="137"/>
+      <c r="J123" s="76"/>
     </row>
-    <row r="124" spans="1:11" s="57" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:11" s="56" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="23">
         <v>8.3000000000000007</v>
       </c>
       <c r="B124" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C124" s="25" t="s">
         <v>143</v>
       </c>
       <c r="D124" s="25" t="s">
         <v>228</v>
       </c>
-      <c r="E124" s="108" t="s">
+      <c r="E124" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F124" s="151"/>
-[...3 lines deleted...]
-      <c r="J124" s="132"/>
+      <c r="F124" s="135"/>
+      <c r="G124" s="134"/>
+      <c r="H124" s="136"/>
+      <c r="I124" s="135"/>
+      <c r="J124" s="61"/>
     </row>
-    <row r="125" spans="1:11" s="57" customFormat="1" ht="160.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:11" s="56" customFormat="1" ht="160.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="23">
         <v>8.4</v>
       </c>
       <c r="B125" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C125" s="25" t="s">
         <v>144</v>
       </c>
       <c r="D125" s="25" t="s">
         <v>229</v>
       </c>
-      <c r="E125" s="108" t="s">
+      <c r="E125" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="F125" s="150"/>
-[...3 lines deleted...]
-      <c r="J125" s="132"/>
+      <c r="F125" s="134"/>
+      <c r="G125" s="135"/>
+      <c r="H125" s="135"/>
+      <c r="I125" s="135"/>
+      <c r="J125" s="61"/>
     </row>
-    <row r="126" spans="1:11" s="76" customFormat="1" ht="72" x14ac:dyDescent="0.25">
-      <c r="A126" s="91">
+    <row r="126" spans="1:11" s="75" customFormat="1" ht="72" x14ac:dyDescent="0.2">
+      <c r="A126" s="90">
         <v>8.5</v>
       </c>
-      <c r="B126" s="88">
+      <c r="B126" s="87">
         <v>0</v>
       </c>
-      <c r="C126" s="72" t="s">
+      <c r="C126" s="71" t="s">
         <v>164</v>
       </c>
-      <c r="D126" s="72" t="s">
+      <c r="D126" s="71" t="s">
         <v>230</v>
       </c>
-      <c r="E126" s="108" t="s">
+      <c r="E126" s="107" t="s">
         <v>182</v>
       </c>
-      <c r="F126" s="153"/>
-[...3 lines deleted...]
-      <c r="J126" s="133">
+      <c r="F126" s="137"/>
+      <c r="G126" s="138"/>
+      <c r="H126" s="139"/>
+      <c r="I126" s="137"/>
+      <c r="J126" s="76">
         <v>0</v>
       </c>
     </row>
-    <row r="127" spans="1:11" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="E127" s="180" t="s">
+    <row r="127" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A127" s="125"/>
+      <c r="E127" s="163" t="s">
         <v>22</v>
       </c>
-      <c r="F127" s="180"/>
-[...3 lines deleted...]
-      <c r="J127" s="29">
+      <c r="F127" s="163"/>
+      <c r="G127" s="163"/>
+      <c r="H127" s="163"/>
+      <c r="I127" s="163"/>
+      <c r="J127" s="225">
         <f>SUM(J122:J126)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="128" spans="1:11" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="J128" s="15"/>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A128" s="125"/>
+      <c r="E128" s="124"/>
+      <c r="F128" s="126"/>
+      <c r="G128" s="126"/>
+      <c r="H128" s="126"/>
+      <c r="I128" s="126"/>
+      <c r="J128" s="226"/>
     </row>
-    <row r="129" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="E129" s="184" t="s">
+    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A129" s="125"/>
+      <c r="E129" s="214" t="s">
         <v>47</v>
       </c>
-      <c r="F129" s="184"/>
-[...3 lines deleted...]
-      <c r="J129" s="48">
+      <c r="F129" s="214"/>
+      <c r="G129" s="214"/>
+      <c r="H129" s="214"/>
+      <c r="I129" s="215"/>
+      <c r="J129" s="227">
         <f>J127+J119+J103+J89+J72+J62+J52+J34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="130" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="E130" s="103"/>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A130" s="125"/>
+      <c r="E130" s="102"/>
       <c r="F130" s="34"/>
-      <c r="G130" s="127"/>
-[...1 lines deleted...]
-      <c r="I130" s="127"/>
+      <c r="G130" s="126"/>
+      <c r="H130" s="126"/>
+      <c r="I130" s="126"/>
       <c r="J130" s="15"/>
     </row>
-    <row r="131" spans="1:10" s="110" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A131" s="224" t="s">
+    <row r="131" spans="1:10" s="109" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A131" s="164" t="s">
         <v>113</v>
       </c>
-      <c r="B131" s="224"/>
-[...7 lines deleted...]
-      <c r="J131" s="224"/>
+      <c r="B131" s="164"/>
+      <c r="C131" s="164"/>
+      <c r="D131" s="164"/>
+      <c r="E131" s="164"/>
+      <c r="F131" s="164"/>
+      <c r="G131" s="164"/>
+      <c r="H131" s="164"/>
+      <c r="I131" s="164"/>
+      <c r="J131" s="164"/>
     </row>
-    <row r="132" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F132" s="127"/>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A132" s="125"/>
+      <c r="E132" s="124"/>
+      <c r="F132" s="126"/>
       <c r="G132" s="34"/>
       <c r="H132" s="35"/>
-      <c r="I132" s="127"/>
+      <c r="I132" s="126"/>
       <c r="J132" s="15"/>
     </row>
-    <row r="133" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="E133" s="125"/>
+    <row r="133" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="125"/>
+      <c r="E133" s="124"/>
       <c r="F133" s="34"/>
-      <c r="G133" s="127"/>
-[...1 lines deleted...]
-      <c r="I133" s="127"/>
+      <c r="G133" s="126"/>
+      <c r="H133" s="126"/>
+      <c r="I133" s="126"/>
       <c r="J133" s="15"/>
     </row>
-    <row r="134" spans="1:10" s="60" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A134" s="193" t="s">
+    <row r="134" spans="1:10" s="59" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="202" t="s">
         <v>237</v>
       </c>
-      <c r="B134" s="194"/>
-[...7 lines deleted...]
-      <c r="J134" s="195"/>
+      <c r="B134" s="203"/>
+      <c r="C134" s="203"/>
+      <c r="D134" s="203"/>
+      <c r="E134" s="203"/>
+      <c r="F134" s="203"/>
+      <c r="G134" s="203"/>
+      <c r="H134" s="203"/>
+      <c r="I134" s="203"/>
+      <c r="J134" s="204"/>
     </row>
-    <row r="135" spans="1:10" ht="44.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="196" t="s">
+    <row r="135" spans="1:10" ht="44.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="205" t="s">
         <v>234</v>
       </c>
-      <c r="B135" s="197"/>
-[...7 lines deleted...]
-      <c r="J135" s="198"/>
+      <c r="B135" s="206"/>
+      <c r="C135" s="206"/>
+      <c r="D135" s="206"/>
+      <c r="E135" s="206"/>
+      <c r="F135" s="206"/>
+      <c r="G135" s="206"/>
+      <c r="H135" s="206"/>
+      <c r="I135" s="206"/>
+      <c r="J135" s="207"/>
     </row>
-    <row r="136" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A136" s="199" t="s">
+    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A136" s="160" t="s">
         <v>46</v>
       </c>
-      <c r="B136" s="200"/>
-[...7 lines deleted...]
-      <c r="J136" s="201"/>
+      <c r="B136" s="161"/>
+      <c r="C136" s="161"/>
+      <c r="D136" s="161"/>
+      <c r="E136" s="161"/>
+      <c r="F136" s="161"/>
+      <c r="G136" s="161"/>
+      <c r="H136" s="161"/>
+      <c r="I136" s="161"/>
+      <c r="J136" s="162"/>
     </row>
-    <row r="137" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C137" s="187"/>
+    <row r="137" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="174"/>
+      <c r="B137" s="175"/>
+      <c r="C137" s="175"/>
       <c r="D137" s="1"/>
       <c r="E137" s="2"/>
-      <c r="F137" s="188"/>
-[...3 lines deleted...]
-      <c r="J137" s="189"/>
+      <c r="F137" s="176"/>
+      <c r="G137" s="176"/>
+      <c r="H137" s="176"/>
+      <c r="I137" s="176"/>
+      <c r="J137" s="177"/>
     </row>
-    <row r="138" spans="1:10" s="60" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="176" t="s">
+    <row r="138" spans="1:10" s="59" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="191" t="s">
         <v>54</v>
       </c>
-      <c r="B138" s="177"/>
-[...1 lines deleted...]
-      <c r="D138" s="50" t="s">
+      <c r="B138" s="192"/>
+      <c r="C138" s="192"/>
+      <c r="D138" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="E138" s="50" t="s">
+      <c r="E138" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="F138" s="177" t="s">
+      <c r="F138" s="192" t="s">
         <v>51</v>
       </c>
-      <c r="G138" s="177"/>
-[...2 lines deleted...]
-      <c r="J138" s="178"/>
+      <c r="G138" s="192"/>
+      <c r="H138" s="192"/>
+      <c r="I138" s="192"/>
+      <c r="J138" s="193"/>
     </row>
-    <row r="139" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A139" s="51"/>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A139" s="50"/>
       <c r="B139" s="19"/>
       <c r="C139" s="19"/>
-      <c r="D139" s="52"/>
-      <c r="E139" s="52"/>
+      <c r="D139" s="51"/>
+      <c r="E139" s="51"/>
       <c r="F139" s="19"/>
       <c r="G139" s="19"/>
       <c r="H139" s="19"/>
       <c r="I139" s="19"/>
-      <c r="J139" s="53"/>
+      <c r="J139" s="52"/>
     </row>
-    <row r="140" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A140" s="199" t="s">
+    <row r="140" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A140" s="160" t="s">
         <v>166</v>
       </c>
-      <c r="B140" s="200"/>
-[...7 lines deleted...]
-      <c r="J140" s="201"/>
+      <c r="B140" s="161"/>
+      <c r="C140" s="161"/>
+      <c r="D140" s="161"/>
+      <c r="E140" s="161"/>
+      <c r="F140" s="161"/>
+      <c r="G140" s="161"/>
+      <c r="H140" s="161"/>
+      <c r="I140" s="161"/>
+      <c r="J140" s="162"/>
     </row>
-    <row r="141" spans="1:10" s="57" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C141" s="187"/>
+    <row r="141" spans="1:10" s="56" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="174"/>
+      <c r="B141" s="175"/>
+      <c r="C141" s="175"/>
       <c r="D141" s="1"/>
       <c r="E141" s="2"/>
-      <c r="F141" s="188"/>
-[...3 lines deleted...]
-      <c r="J141" s="189"/>
+      <c r="F141" s="176"/>
+      <c r="G141" s="176"/>
+      <c r="H141" s="176"/>
+      <c r="I141" s="176"/>
+      <c r="J141" s="177"/>
     </row>
-    <row r="142" spans="1:10" s="57" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="176" t="s">
+    <row r="142" spans="1:10" s="56" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="191" t="s">
         <v>54</v>
       </c>
-      <c r="B142" s="177"/>
-[...1 lines deleted...]
-      <c r="D142" s="50" t="s">
+      <c r="B142" s="192"/>
+      <c r="C142" s="192"/>
+      <c r="D142" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="E142" s="50" t="s">
+      <c r="E142" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="F142" s="177" t="s">
+      <c r="F142" s="192" t="s">
         <v>51</v>
       </c>
-      <c r="G142" s="177"/>
-[...2 lines deleted...]
-      <c r="J142" s="178"/>
+      <c r="G142" s="192"/>
+      <c r="H142" s="192"/>
+      <c r="I142" s="192"/>
+      <c r="J142" s="193"/>
     </row>
-    <row r="143" spans="1:10" s="49" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A143" s="51"/>
+    <row r="143" spans="1:10" s="48" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A143" s="50"/>
       <c r="B143" s="19"/>
       <c r="C143" s="19"/>
-      <c r="D143" s="52"/>
-      <c r="E143" s="52"/>
+      <c r="D143" s="51"/>
+      <c r="E143" s="51"/>
       <c r="F143" s="19"/>
       <c r="G143" s="19"/>
       <c r="H143" s="19"/>
       <c r="I143" s="19"/>
-      <c r="J143" s="53"/>
+      <c r="J143" s="52"/>
     </row>
-    <row r="144" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="199" t="s">
+    <row r="144" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="160" t="s">
         <v>33</v>
       </c>
-      <c r="B144" s="200"/>
-[...7 lines deleted...]
-      <c r="J144" s="201"/>
+      <c r="B144" s="161"/>
+      <c r="C144" s="161"/>
+      <c r="D144" s="161"/>
+      <c r="E144" s="161"/>
+      <c r="F144" s="161"/>
+      <c r="G144" s="161"/>
+      <c r="H144" s="161"/>
+      <c r="I144" s="161"/>
+      <c r="J144" s="162"/>
     </row>
-    <row r="145" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C145" s="187"/>
+    <row r="145" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="174"/>
+      <c r="B145" s="175"/>
+      <c r="C145" s="175"/>
       <c r="D145" s="1"/>
       <c r="E145" s="2"/>
-      <c r="F145" s="188"/>
-[...3 lines deleted...]
-      <c r="J145" s="189"/>
+      <c r="F145" s="176"/>
+      <c r="G145" s="176"/>
+      <c r="H145" s="176"/>
+      <c r="I145" s="176"/>
+      <c r="J145" s="177"/>
     </row>
-    <row r="146" spans="1:10" s="61" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A146" s="190" t="s">
+    <row r="146" spans="1:10" s="60" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="208" t="s">
         <v>54</v>
       </c>
-      <c r="B146" s="191"/>
-[...1 lines deleted...]
-      <c r="D146" s="54" t="s">
+      <c r="B146" s="209"/>
+      <c r="C146" s="209"/>
+      <c r="D146" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="E146" s="54" t="s">
+      <c r="E146" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="F146" s="191" t="s">
+      <c r="F146" s="209" t="s">
         <v>51</v>
       </c>
-      <c r="G146" s="191"/>
-[...2 lines deleted...]
-      <c r="J146" s="192"/>
+      <c r="G146" s="209"/>
+      <c r="H146" s="209"/>
+      <c r="I146" s="209"/>
+      <c r="J146" s="210"/>
     </row>
-    <row r="147" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="E147" s="125"/>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A147" s="125"/>
+      <c r="E147" s="124"/>
       <c r="F147" s="34"/>
       <c r="G147" s="34"/>
       <c r="H147" s="35"/>
-      <c r="I147" s="127"/>
+      <c r="I147" s="126"/>
       <c r="J147" s="15"/>
     </row>
-    <row r="148" spans="1:10" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="E148" s="125"/>
+    <row r="148" spans="1:10" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="125"/>
+      <c r="E148" s="124"/>
       <c r="F148" s="34"/>
       <c r="G148" s="34"/>
       <c r="H148" s="35"/>
-      <c r="I148" s="55"/>
+      <c r="I148" s="54"/>
       <c r="J148" s="15"/>
     </row>
-    <row r="149" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A149" s="193" t="s">
+    <row r="149" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="202" t="s">
         <v>52</v>
       </c>
-      <c r="B149" s="194"/>
-[...7 lines deleted...]
-      <c r="J149" s="195"/>
+      <c r="B149" s="203"/>
+      <c r="C149" s="203"/>
+      <c r="D149" s="203"/>
+      <c r="E149" s="203"/>
+      <c r="F149" s="203"/>
+      <c r="G149" s="203"/>
+      <c r="H149" s="203"/>
+      <c r="I149" s="203"/>
+      <c r="J149" s="204"/>
     </row>
-    <row r="150" spans="1:10" s="61" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="196" t="s">
+    <row r="150" spans="1:10" s="60" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="205" t="s">
         <v>105</v>
       </c>
-      <c r="B150" s="197"/>
-[...7 lines deleted...]
-      <c r="J150" s="198"/>
+      <c r="B150" s="206"/>
+      <c r="C150" s="206"/>
+      <c r="D150" s="206"/>
+      <c r="E150" s="206"/>
+      <c r="F150" s="206"/>
+      <c r="G150" s="206"/>
+      <c r="H150" s="206"/>
+      <c r="I150" s="206"/>
+      <c r="J150" s="207"/>
     </row>
-    <row r="151" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A151" s="199" t="s">
+    <row r="151" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A151" s="160" t="s">
         <v>46</v>
       </c>
-      <c r="B151" s="200"/>
-[...7 lines deleted...]
-      <c r="J151" s="201"/>
+      <c r="B151" s="161"/>
+      <c r="C151" s="161"/>
+      <c r="D151" s="161"/>
+      <c r="E151" s="161"/>
+      <c r="F151" s="161"/>
+      <c r="G151" s="161"/>
+      <c r="H151" s="161"/>
+      <c r="I151" s="161"/>
+      <c r="J151" s="162"/>
     </row>
-    <row r="152" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C152" s="187"/>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A152" s="174"/>
+      <c r="B152" s="175"/>
+      <c r="C152" s="175"/>
       <c r="D152" s="1"/>
       <c r="E152" s="2"/>
-      <c r="F152" s="188"/>
-[...3 lines deleted...]
-      <c r="J152" s="189"/>
+      <c r="F152" s="176"/>
+      <c r="G152" s="176"/>
+      <c r="H152" s="176"/>
+      <c r="I152" s="176"/>
+      <c r="J152" s="177"/>
     </row>
-    <row r="153" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="176" t="s">
+    <row r="153" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="191" t="s">
         <v>54</v>
       </c>
-      <c r="B153" s="177"/>
-[...1 lines deleted...]
-      <c r="D153" s="50" t="s">
+      <c r="B153" s="192"/>
+      <c r="C153" s="192"/>
+      <c r="D153" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="E153" s="50" t="s">
+      <c r="E153" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="F153" s="177" t="s">
+      <c r="F153" s="192" t="s">
         <v>51</v>
       </c>
-      <c r="G153" s="177"/>
-[...2 lines deleted...]
-      <c r="J153" s="178"/>
+      <c r="G153" s="192"/>
+      <c r="H153" s="192"/>
+      <c r="I153" s="192"/>
+      <c r="J153" s="193"/>
     </row>
-    <row r="154" spans="1:10" s="61" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="51"/>
+    <row r="154" spans="1:10" s="60" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="50"/>
       <c r="B154" s="19"/>
       <c r="C154" s="19"/>
-      <c r="D154" s="52"/>
-      <c r="E154" s="52"/>
+      <c r="D154" s="51"/>
+      <c r="E154" s="51"/>
       <c r="F154" s="19"/>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
       <c r="I154" s="19"/>
-      <c r="J154" s="53"/>
+      <c r="J154" s="52"/>
     </row>
-    <row r="155" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A155" s="199" t="s">
+    <row r="155" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A155" s="160" t="s">
         <v>166</v>
       </c>
-      <c r="B155" s="200"/>
-[...7 lines deleted...]
-      <c r="J155" s="201"/>
+      <c r="B155" s="161"/>
+      <c r="C155" s="161"/>
+      <c r="D155" s="161"/>
+      <c r="E155" s="161"/>
+      <c r="F155" s="161"/>
+      <c r="G155" s="161"/>
+      <c r="H155" s="161"/>
+      <c r="I155" s="161"/>
+      <c r="J155" s="162"/>
     </row>
-    <row r="156" spans="1:10" s="57" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C156" s="187"/>
+    <row r="156" spans="1:10" s="56" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="174"/>
+      <c r="B156" s="175"/>
+      <c r="C156" s="175"/>
       <c r="D156" s="1"/>
       <c r="E156" s="2"/>
-      <c r="F156" s="188"/>
-[...3 lines deleted...]
-      <c r="J156" s="189"/>
+      <c r="F156" s="176"/>
+      <c r="G156" s="176"/>
+      <c r="H156" s="176"/>
+      <c r="I156" s="176"/>
+      <c r="J156" s="177"/>
     </row>
-    <row r="157" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A157" s="176" t="s">
+    <row r="157" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A157" s="191" t="s">
         <v>54</v>
       </c>
-      <c r="B157" s="177"/>
-[...1 lines deleted...]
-      <c r="D157" s="50" t="s">
+      <c r="B157" s="192"/>
+      <c r="C157" s="192"/>
+      <c r="D157" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="E157" s="50" t="s">
+      <c r="E157" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="F157" s="177" t="s">
+      <c r="F157" s="192" t="s">
         <v>51</v>
       </c>
-      <c r="G157" s="177"/>
-[...2 lines deleted...]
-      <c r="J157" s="178"/>
+      <c r="G157" s="192"/>
+      <c r="H157" s="192"/>
+      <c r="I157" s="192"/>
+      <c r="J157" s="193"/>
     </row>
-    <row r="158" spans="1:10" s="49" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A158" s="51"/>
+    <row r="158" spans="1:10" s="48" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A158" s="50"/>
       <c r="B158" s="19"/>
       <c r="C158" s="19"/>
-      <c r="D158" s="52"/>
-      <c r="E158" s="52"/>
+      <c r="D158" s="51"/>
+      <c r="E158" s="51"/>
       <c r="F158" s="19"/>
       <c r="G158" s="19"/>
       <c r="H158" s="19"/>
       <c r="I158" s="19"/>
-      <c r="J158" s="53"/>
+      <c r="J158" s="52"/>
     </row>
-    <row r="159" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="199" t="s">
+    <row r="159" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="160" t="s">
         <v>33</v>
       </c>
-      <c r="B159" s="200"/>
-[...7 lines deleted...]
-      <c r="J159" s="201"/>
+      <c r="B159" s="161"/>
+      <c r="C159" s="161"/>
+      <c r="D159" s="161"/>
+      <c r="E159" s="161"/>
+      <c r="F159" s="161"/>
+      <c r="G159" s="161"/>
+      <c r="H159" s="161"/>
+      <c r="I159" s="161"/>
+      <c r="J159" s="162"/>
     </row>
-    <row r="160" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C160" s="187"/>
+    <row r="160" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="174"/>
+      <c r="B160" s="175"/>
+      <c r="C160" s="175"/>
       <c r="D160" s="1"/>
       <c r="E160" s="2"/>
-      <c r="F160" s="188"/>
-[...3 lines deleted...]
-      <c r="J160" s="189"/>
+      <c r="F160" s="176"/>
+      <c r="G160" s="176"/>
+      <c r="H160" s="176"/>
+      <c r="I160" s="176"/>
+      <c r="J160" s="177"/>
     </row>
-    <row r="161" spans="1:10" s="61" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A161" s="190" t="s">
+    <row r="161" spans="1:10" s="60" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="208" t="s">
         <v>54</v>
       </c>
-      <c r="B161" s="191"/>
-[...1 lines deleted...]
-      <c r="D161" s="54" t="s">
+      <c r="B161" s="209"/>
+      <c r="C161" s="209"/>
+      <c r="D161" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="E161" s="54" t="s">
+      <c r="E161" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="F161" s="191" t="s">
+      <c r="F161" s="209" t="s">
         <v>51</v>
       </c>
-      <c r="G161" s="191"/>
-[...2 lines deleted...]
-      <c r="J161" s="192"/>
+      <c r="G161" s="209"/>
+      <c r="H161" s="209"/>
+      <c r="I161" s="209"/>
+      <c r="J161" s="210"/>
     </row>
-    <row r="162" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="E162" s="101"/>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="E162" s="100"/>
       <c r="F162" s="34"/>
       <c r="G162" s="34"/>
       <c r="H162" s="35"/>
       <c r="J162" s="15"/>
     </row>
-    <row r="163" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="E163" s="101"/>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="E163" s="100"/>
       <c r="F163" s="34"/>
       <c r="G163" s="34"/>
       <c r="H163" s="35"/>
     </row>
-    <row r="164" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E164" s="101"/>
+    <row r="164" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E164" s="100"/>
       <c r="F164" s="34"/>
       <c r="G164" s="34"/>
       <c r="H164" s="35"/>
     </row>
-    <row r="165" spans="1:10" s="61" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="57"/>
+    <row r="165" spans="1:10" s="60" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="56"/>
       <c r="B165" s="46"/>
       <c r="C165" s="47"/>
       <c r="D165" s="13"/>
-      <c r="E165" s="101"/>
+      <c r="E165" s="100"/>
       <c r="F165" s="34"/>
       <c r="G165" s="34"/>
       <c r="H165" s="35"/>
       <c r="I165" s="14"/>
       <c r="J165" s="36"/>
     </row>
-    <row r="166" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:10" x14ac:dyDescent="0.2">
       <c r="F166" s="34"/>
       <c r="G166" s="34"/>
       <c r="H166" s="35"/>
-      <c r="I166" s="55"/>
+      <c r="I166" s="54"/>
     </row>
-    <row r="167" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:10" x14ac:dyDescent="0.2">
       <c r="F167" s="34"/>
       <c r="G167" s="34"/>
       <c r="H167" s="35"/>
-      <c r="I167" s="55"/>
+      <c r="I167" s="54"/>
     </row>
-    <row r="168" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G168" s="34"/>
       <c r="H168" s="35"/>
       <c r="J168" s="15"/>
     </row>
-    <row r="169" spans="1:10" s="61" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="57"/>
+    <row r="169" spans="1:10" s="60" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="56"/>
       <c r="B169" s="46"/>
       <c r="C169" s="47"/>
       <c r="D169" s="13"/>
       <c r="E169" s="13"/>
       <c r="F169" s="34"/>
       <c r="G169" s="14"/>
       <c r="H169" s="14"/>
       <c r="I169" s="14"/>
       <c r="J169" s="36"/>
     </row>
-    <row r="170" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:10" x14ac:dyDescent="0.2">
       <c r="F170" s="34"/>
       <c r="G170" s="34"/>
       <c r="H170" s="35"/>
     </row>
-    <row r="171" spans="1:10" s="57" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:10" s="56" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B171" s="46"/>
       <c r="C171" s="47"/>
       <c r="D171" s="13"/>
       <c r="E171" s="13"/>
       <c r="F171" s="34"/>
       <c r="G171" s="34"/>
       <c r="H171" s="35"/>
       <c r="I171" s="14"/>
       <c r="J171" s="36"/>
     </row>
-    <row r="172" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:10" x14ac:dyDescent="0.2">
       <c r="F172" s="34"/>
       <c r="G172" s="34"/>
       <c r="H172" s="35"/>
     </row>
-    <row r="173" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:10" x14ac:dyDescent="0.2">
       <c r="F173" s="34"/>
       <c r="G173" s="34"/>
       <c r="H173" s="35"/>
     </row>
-    <row r="174" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:10" x14ac:dyDescent="0.2">
       <c r="F174" s="34"/>
       <c r="G174" s="34"/>
       <c r="H174" s="35"/>
     </row>
-    <row r="175" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:10" x14ac:dyDescent="0.2">
       <c r="F175" s="34"/>
       <c r="G175" s="34"/>
       <c r="H175" s="35"/>
     </row>
-    <row r="176" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:10" x14ac:dyDescent="0.2">
       <c r="G176" s="34"/>
       <c r="H176" s="35"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fANIIvQTROeykNj9JLwqfld8DF9wx3iOHlywAZnY0Gt2IG6ZxwCkCksRTYLjuDVeiJJZRzqsRYFY6fPqiR8Dxw==" saltValue="fdQjw6YJEwHIQMEY7ylkMw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="chLT4qLdY5l55RXxqjdq3kpwnddlxpKD/+z+jLb9o39XLpXA9arP9DQKC3n5uQC79mvXe9roGoonFnvuy8E/+g==" saltValue="8ENeyeEXbYYDXkQVmUyorQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatRows="0"/>
   <mergeCells count="83">
+    <mergeCell ref="A142:C142"/>
+    <mergeCell ref="F142:J142"/>
+    <mergeCell ref="F22:J22"/>
+    <mergeCell ref="E127:I127"/>
+    <mergeCell ref="A105:J105"/>
+    <mergeCell ref="A54:J54"/>
+    <mergeCell ref="A121:J121"/>
+    <mergeCell ref="E119:I119"/>
+    <mergeCell ref="E89:I89"/>
+    <mergeCell ref="E103:I103"/>
+    <mergeCell ref="E72:I72"/>
+    <mergeCell ref="A74:J74"/>
+    <mergeCell ref="A64:J64"/>
+    <mergeCell ref="A91:J91"/>
+    <mergeCell ref="E129:I129"/>
+    <mergeCell ref="E52:I52"/>
+    <mergeCell ref="A153:C153"/>
+    <mergeCell ref="F153:J153"/>
+    <mergeCell ref="A152:C152"/>
+    <mergeCell ref="F152:J152"/>
+    <mergeCell ref="A145:C145"/>
+    <mergeCell ref="F145:J145"/>
+    <mergeCell ref="A146:C146"/>
+    <mergeCell ref="F146:J146"/>
+    <mergeCell ref="A149:J149"/>
+    <mergeCell ref="A150:J150"/>
+    <mergeCell ref="A151:J151"/>
+    <mergeCell ref="A155:J155"/>
+    <mergeCell ref="A156:C156"/>
+    <mergeCell ref="F156:J156"/>
+    <mergeCell ref="A161:C161"/>
+    <mergeCell ref="F161:J161"/>
+    <mergeCell ref="A157:C157"/>
+    <mergeCell ref="F157:J157"/>
+    <mergeCell ref="A159:J159"/>
+    <mergeCell ref="A160:C160"/>
+    <mergeCell ref="F160:J160"/>
+    <mergeCell ref="A138:C138"/>
+    <mergeCell ref="F138:J138"/>
+    <mergeCell ref="E62:I62"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="B16:J16"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B19:J19"/>
+    <mergeCell ref="B14:J14"/>
+    <mergeCell ref="B15:J15"/>
+    <mergeCell ref="B18:J18"/>
+    <mergeCell ref="F10:J10"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="A134:J134"/>
+    <mergeCell ref="A135:J135"/>
+    <mergeCell ref="A136:J136"/>
+    <mergeCell ref="A137:C137"/>
+    <mergeCell ref="F137:J137"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="D1:J1"/>
+    <mergeCell ref="E3:E9"/>
+    <mergeCell ref="F3:J9"/>
+    <mergeCell ref="F2:J2"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A7:C7"/>
     <mergeCell ref="A144:J144"/>
     <mergeCell ref="E34:I34"/>
     <mergeCell ref="A131:J131"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A36:J36"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="F23:J23"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A140:J140"/>
     <mergeCell ref="A141:C141"/>
     <mergeCell ref="F141:J141"/>
-    <mergeCell ref="A136:J136"/>
-[...65 lines deleted...]
-    <mergeCell ref="E52:I52"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="69" fitToHeight="0" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"-,Italic"&amp;7Key to Column Headers:
 &amp;"-,Regular"C# = Criteria Number, M/O = Mandatory Criterial or Optional Criteria Points,
 N/A = Not Applicable, WR = Waiver Request, OP = Selected Optional Points&amp;R&amp;"-,Italic"&amp;7DRAFT &amp;F    Page  &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="8" manualBreakCount="8">
     <brk id="35" max="16383" man="1"/>
     <brk id="53" max="16383" man="1"/>
     <brk id="63" max="16383" man="1"/>
     <brk id="73" max="16383" man="1"/>
     <brk id="90" max="16383" man="1"/>
     <brk id="104" max="16383" man="1"/>
     <brk id="120" max="16383" man="1"/>
     <brk id="130" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="A12:A13" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8206" r:id="rId4" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8207" r:id="rId5" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8208" r:id="rId6" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8209" r:id="rId7" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>28</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8210" r:id="rId8" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8211" r:id="rId9" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8212" r:id="rId10" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8213" r:id="rId11" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8214" r:id="rId12" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>243840</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8215" r:id="rId13" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>243840</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8216" r:id="rId14" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>243840</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8217" r:id="rId15" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>243840</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8218" r:id="rId16" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8219" r:id="rId17" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8220" r:id="rId18" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8221" r:id="rId19" name="Check Box 29">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8222" r:id="rId20" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8223" r:id="rId21" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8224" r:id="rId22" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8225" r:id="rId23" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8234" r:id="rId24" name="Check Box 42">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8235" r:id="rId25" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8236" r:id="rId26" name="Check Box 44">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8237" r:id="rId27" name="Check Box 45">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8238" r:id="rId28" name="Check Box 46">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8239" r:id="rId29" name="Check Box 47">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8240" r:id="rId30" name="Check Box 48">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8241" r:id="rId31" name="Check Box 49">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8242" r:id="rId32" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>39</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8243" r:id="rId33" name="Check Box 51">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>39</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8244" r:id="rId34" name="Check Box 52">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>39</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8245" r:id="rId35" name="Check Box 53">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>39</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8246" r:id="rId36" name="Check Box 54">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8247" r:id="rId37" name="Check Box 55">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8248" r:id="rId38" name="Check Box 56">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8249" r:id="rId39" name="Check Box 57">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8250" r:id="rId40" name="Check Box 58">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8251" r:id="rId41" name="Check Box 59">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8252" r:id="rId42" name="Check Box 60">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8253" r:id="rId43" name="Check Box 61">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8254" r:id="rId44" name="Check Box 62">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>42</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8255" r:id="rId45" name="Check Box 63">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>42</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8256" r:id="rId46" name="Check Box 64">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>42</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8257" r:id="rId47" name="Check Box 65">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>42</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8258" r:id="rId48" name="Check Box 66">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8259" r:id="rId49" name="Check Box 67">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8260" r:id="rId50" name="Check Box 68">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8261" r:id="rId51" name="Check Box 69">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8262" r:id="rId52" name="Check Box 70">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>44</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8263" r:id="rId53" name="Check Box 71">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>44</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8264" r:id="rId54" name="Check Box 72">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>44</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8265" r:id="rId55" name="Check Box 73">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>44</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8266" r:id="rId56" name="Check Box 74">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8267" r:id="rId57" name="Check Box 75">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8268" r:id="rId58" name="Check Box 76">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8269" r:id="rId59" name="Check Box 77">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8270" r:id="rId60" name="Check Box 78">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8271" r:id="rId61" name="Check Box 79">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8272" r:id="rId62" name="Check Box 80">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8273" r:id="rId63" name="Check Box 81">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8274" r:id="rId64" name="Check Box 82">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8275" r:id="rId65" name="Check Box 83">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8276" r:id="rId66" name="Check Box 84">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8277" r:id="rId67" name="Check Box 85">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8278" r:id="rId68" name="Check Box 86">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>48</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8279" r:id="rId69" name="Check Box 87">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>48</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8280" r:id="rId70" name="Check Box 88">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>48</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8281" r:id="rId71" name="Check Box 89">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>48</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8286" r:id="rId72" name="Check Box 94">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8287" r:id="rId73" name="Check Box 95">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8288" r:id="rId74" name="Check Box 96">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8289" r:id="rId75" name="Check Box 97">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>54</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8294" r:id="rId76" name="Check Box 102">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>56</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>56</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8295" r:id="rId77" name="Check Box 103">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>56</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>56</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8296" r:id="rId78" name="Check Box 104">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>56</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>56</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8297" r:id="rId79" name="Check Box 105">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>56</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>56</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8298" r:id="rId80" name="Check Box 106">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8299" r:id="rId81" name="Check Box 107">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8300" r:id="rId82" name="Check Box 108">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8301" r:id="rId83" name="Check Box 109">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>57</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>57</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8302" r:id="rId84" name="Check Box 110">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8303" r:id="rId85" name="Check Box 111">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8304" r:id="rId86" name="Check Box 112">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8305" r:id="rId87" name="Check Box 113">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>58</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8306" r:id="rId88" name="Check Box 114">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8307" r:id="rId89" name="Check Box 115">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8308" r:id="rId90" name="Check Box 116">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8309" r:id="rId91" name="Check Box 117">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8310" r:id="rId92" name="Check Box 118">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8311" r:id="rId93" name="Check Box 119">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8312" r:id="rId94" name="Check Box 120">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8313" r:id="rId95" name="Check Box 121">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8326" r:id="rId96" name="Check Box 134">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8327" r:id="rId97" name="Check Box 135">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8328" r:id="rId98" name="Check Box 136">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8329" r:id="rId99" name="Check Box 137">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>66</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8362" r:id="rId100" name="Check Box 170">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8363" r:id="rId101" name="Check Box 171">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8364" r:id="rId102" name="Check Box 172">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8365" r:id="rId103" name="Check Box 173">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8366" r:id="rId104" name="Check Box 174">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8367" r:id="rId105" name="Check Box 175">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8368" r:id="rId106" name="Check Box 176">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8369" r:id="rId107" name="Check Box 177">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>78</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8370" r:id="rId108" name="Check Box 178">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>79</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8371" r:id="rId109" name="Check Box 179">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>79</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8372" r:id="rId110" name="Check Box 180">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>79</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8373" r:id="rId111" name="Check Box 181">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>79</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8374" r:id="rId112" name="Check Box 182">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>80</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8375" r:id="rId113" name="Check Box 183">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>80</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8376" r:id="rId114" name="Check Box 184">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>80</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8377" r:id="rId115" name="Check Box 185">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>80</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>80</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8378" r:id="rId116" name="Check Box 186">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8379" r:id="rId117" name="Check Box 187">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8380" r:id="rId118" name="Check Box 188">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8381" r:id="rId119" name="Check Box 189">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>81</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8382" r:id="rId120" name="Check Box 190">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8383" r:id="rId121" name="Check Box 191">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8384" r:id="rId122" name="Check Box 192">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8385" r:id="rId123" name="Check Box 193">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8386" r:id="rId124" name="Check Box 194">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>83</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8387" r:id="rId125" name="Check Box 195">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>83</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8388" r:id="rId126" name="Check Box 196">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>83</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8389" r:id="rId127" name="Check Box 197">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>83</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>83</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8390" r:id="rId128" name="Check Box 198">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8391" r:id="rId129" name="Check Box 199">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8392" r:id="rId130" name="Check Box 200">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8393" r:id="rId131" name="Check Box 201">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>84</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8407" r:id="rId132" name="Check Box 215">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>93</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>93</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8408" r:id="rId133" name="Check Box 216">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>93</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>93</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8409" r:id="rId134" name="Check Box 217">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>93</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>93</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8410" r:id="rId135" name="Check Box 218">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8411" r:id="rId136" name="Check Box 219">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8412" r:id="rId137" name="Check Box 220">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8413" r:id="rId138" name="Check Box 221">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>94</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8414" r:id="rId139" name="Check Box 222">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>96</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8415" r:id="rId140" name="Check Box 223">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>96</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8416" r:id="rId141" name="Check Box 224">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>96</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8417" r:id="rId142" name="Check Box 225">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>96</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>96</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8418" r:id="rId143" name="Check Box 226">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8419" r:id="rId144" name="Check Box 227">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8420" r:id="rId145" name="Check Box 228">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8421" r:id="rId146" name="Check Box 229">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>97</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8422" r:id="rId147" name="Check Box 230">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8423" r:id="rId148" name="Check Box 231">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8424" r:id="rId149" name="Check Box 232">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8425" r:id="rId150" name="Check Box 233">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>98</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8426" r:id="rId151" name="Check Box 234">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8427" r:id="rId152" name="Check Box 235">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8428" r:id="rId153" name="Check Box 236">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8429" r:id="rId154" name="Check Box 237">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>99</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8430" r:id="rId155" name="Check Box 238">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>100</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8431" r:id="rId156" name="Check Box 239">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>100</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8432" r:id="rId157" name="Check Box 240">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>100</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8433" r:id="rId158" name="Check Box 241">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>100</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8434" r:id="rId159" name="Check Box 242">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8435" r:id="rId160" name="Check Box 243">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8436" r:id="rId161" name="Check Box 244">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8437" r:id="rId162" name="Check Box 245">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>101</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8458" r:id="rId163" name="Check Box 266">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>107</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>107</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8459" r:id="rId164" name="Check Box 267">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>107</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>107</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8460" r:id="rId165" name="Check Box 268">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>107</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>107</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8461" r:id="rId166" name="Check Box 269">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>107</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>107</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8462" r:id="rId167" name="Check Box 270">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>108</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>108</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8463" r:id="rId168" name="Check Box 271">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>108</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>108</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8464" r:id="rId169" name="Check Box 272">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>108</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>108</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8465" r:id="rId170" name="Check Box 273">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>108</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>108</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8466" r:id="rId171" name="Check Box 274">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>109</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>109</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8467" r:id="rId172" name="Check Box 275">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>109</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>109</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8468" r:id="rId173" name="Check Box 276">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>109</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>109</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8469" r:id="rId174" name="Check Box 277">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>109</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>109</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8470" r:id="rId175" name="Check Box 278">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>110</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>110</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8471" r:id="rId176" name="Check Box 279">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>110</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>110</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8472" r:id="rId177" name="Check Box 280">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>110</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>110</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8473" r:id="rId178" name="Check Box 281">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>110</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>110</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8474" r:id="rId179" name="Check Box 282">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>111</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>111</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8475" r:id="rId180" name="Check Box 283">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>111</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>111</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8476" r:id="rId181" name="Check Box 284">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>111</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>111</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8477" r:id="rId182" name="Check Box 285">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>111</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>111</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8478" r:id="rId183" name="Check Box 286">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>112</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>112</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8479" r:id="rId184" name="Check Box 287">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>112</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>112</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8480" r:id="rId185" name="Check Box 288">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>112</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>112</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8481" r:id="rId186" name="Check Box 289">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>112</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>112</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8482" r:id="rId187" name="Check Box 290">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>113</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>113</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8483" r:id="rId188" name="Check Box 291">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>113</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>113</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8484" r:id="rId189" name="Check Box 292">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>113</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>113</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8485" r:id="rId190" name="Check Box 293">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>113</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>113</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8486" r:id="rId191" name="Check Box 294">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>114</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>114</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8487" r:id="rId192" name="Check Box 295">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>114</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>114</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8488" r:id="rId193" name="Check Box 296">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>114</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>114</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8489" r:id="rId194" name="Check Box 297">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>114</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>114</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8490" r:id="rId195" name="Check Box 298">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>115</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>115</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8491" r:id="rId196" name="Check Box 299">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>115</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>115</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8492" r:id="rId197" name="Check Box 300">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>115</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>115</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8493" r:id="rId198" name="Check Box 301">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>115</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>115</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8494" r:id="rId199" name="Check Box 302">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>116</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>116</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8495" r:id="rId200" name="Check Box 303">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>116</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>116</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8496" r:id="rId201" name="Check Box 304">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>116</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>116</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8497" r:id="rId202" name="Check Box 305">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>116</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>116</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8498" r:id="rId203" name="Check Box 306">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>117</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>117</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8499" r:id="rId204" name="Check Box 307">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>117</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>117</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8500" r:id="rId205" name="Check Box 308">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>117</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>117</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8501" r:id="rId206" name="Check Box 309">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>117</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>117</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8530" r:id="rId207" name="Check Box 338">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>124</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>124</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8531" r:id="rId208" name="Check Box 339">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>124</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>124</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8532" r:id="rId209" name="Check Box 340">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>124</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>124</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8533" r:id="rId210" name="Check Box 341">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>124</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>124</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8534" r:id="rId211" name="Check Box 342">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>125</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>125</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8535" r:id="rId212" name="Check Box 343">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>125</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>125</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8536" r:id="rId213" name="Check Box 344">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>125</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>125</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8537" r:id="rId214" name="Check Box 345">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>125</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>125</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8545" r:id="rId215" name="Check Box 353">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>2</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>563880</xdr:colOff>
+                    <xdr:colOff>561975</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8546" r:id="rId216" name="Check Box 354">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>91440</xdr:rowOff>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>563880</xdr:colOff>
+                    <xdr:colOff>561975</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8549" r:id="rId217" name="Check Box 357">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8550" r:id="rId218" name="Check Box 358">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8551" r:id="rId219" name="Check Box 359">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8553" r:id="rId220" name="Check Box 361">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>95</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8559" r:id="rId221" name="Check Box 367">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8560" r:id="rId222" name="Check Box 368">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8561" r:id="rId223" name="Check Box 369">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8562" r:id="rId224" name="Check Box 370">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8563" r:id="rId225" name="Check Box 371">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8564" r:id="rId226" name="Check Box 372">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8565" r:id="rId227" name="Check Box 373">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8566" r:id="rId228" name="Check Box 374">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8571" r:id="rId229" name="Check Box 379">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>36</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8573" r:id="rId230" name="Check Box 381">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>36</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8575" r:id="rId231" name="Check Box 383">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>36</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8577" r:id="rId232" name="Check Box 385">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>36</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>36</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8582" r:id="rId233" name="Check Box 390">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8583" r:id="rId234" name="Check Box 391">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8584" r:id="rId235" name="Check Box 392">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8585" r:id="rId236" name="Check Box 393">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>49</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8586" r:id="rId237" name="Check Box 394">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8587" r:id="rId238" name="Check Box 395">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8588" r:id="rId239" name="Check Box 396">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8590" r:id="rId240" name="Check Box 398">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>50</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8591" r:id="rId241" name="Check Box 399">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8592" r:id="rId242" name="Check Box 400">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8593" r:id="rId243" name="Check Box 401">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8594" r:id="rId244" name="Check Box 402">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>64</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8595" r:id="rId245" name="Check Box 403">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8596" r:id="rId246" name="Check Box 404">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8597" r:id="rId247" name="Check Box 405">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8599" r:id="rId248" name="Check Box 407">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>65</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8600" r:id="rId249" name="Check Box 408">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8602" r:id="rId250" name="Check Box 410">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8603" r:id="rId251" name="Check Box 411">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8605" r:id="rId252" name="Check Box 413">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>67</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8606" r:id="rId253" name="Check Box 414">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8607" r:id="rId254" name="Check Box 415">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8608" r:id="rId255" name="Check Box 416">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8610" r:id="rId256" name="Check Box 418">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>68</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8611" r:id="rId257" name="Check Box 419">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8612" r:id="rId258" name="Check Box 420">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8613" r:id="rId259" name="Check Box 421">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8614" r:id="rId260" name="Check Box 422">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>69</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8616" r:id="rId261" name="Check Box 424">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8617" r:id="rId262" name="Check Box 425">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8619" r:id="rId263" name="Check Box 427">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8620" r:id="rId264" name="Check Box 428">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8625" r:id="rId265" name="Check Box 433">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>85</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8626" r:id="rId266" name="Check Box 434">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>85</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8627" r:id="rId267" name="Check Box 435">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>85</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8628" r:id="rId268" name="Check Box 436">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>85</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>85</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8630" r:id="rId269" name="Check Box 438">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8631" r:id="rId270" name="Check Box 439">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8632" r:id="rId271" name="Check Box 440">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8633" r:id="rId272" name="Check Box 441">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>86</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>86</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8634" r:id="rId273" name="Check Box 442">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>87</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8636" r:id="rId274" name="Check Box 444">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>87</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8637" r:id="rId275" name="Check Box 445">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>87</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8638" r:id="rId276" name="Check Box 446">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>87</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>87</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8639" r:id="rId277" name="Check Box 447">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>91</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>91</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8640" r:id="rId278" name="Check Box 448">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>91</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>91</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8641" r:id="rId279" name="Check Box 449">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>91</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>91</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8642" r:id="rId280" name="Check Box 450">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>91</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>91</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8643" r:id="rId281" name="Check Box 451">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>92</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>92</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8644" r:id="rId282" name="Check Box 452">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>92</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>92</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8645" r:id="rId283" name="Check Box 453">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>92</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>92</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8646" r:id="rId284" name="Check Box 454">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>92</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>92</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8647" r:id="rId285" name="Check Box 455">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>93</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>93</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8650" r:id="rId286" name="Check Box 458">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8651" r:id="rId287" name="Check Box 459">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8652" r:id="rId288" name="Check Box 460">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8653" r:id="rId289" name="Check Box 461">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>105</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8654" r:id="rId290" name="Check Box 462">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>106</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>106</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8655" r:id="rId291" name="Check Box 463">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>106</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>106</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8656" r:id="rId292" name="Check Box 464">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>106</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>106</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8658" r:id="rId293" name="Check Box 466">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>106</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>106</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8659" r:id="rId294" name="Check Box 467">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>121</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>121</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8661" r:id="rId295" name="Check Box 469">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>121</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>121</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8662" r:id="rId296" name="Check Box 470">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>121</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>121</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8664" r:id="rId297" name="Check Box 472">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>121</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>121</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8670" r:id="rId298" name="Check Box 478">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>75</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>75</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8671" r:id="rId299" name="Check Box 479">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>75</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>75</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8672" r:id="rId300" name="Check Box 480">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>75</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>75</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8673" r:id="rId301" name="Check Box 481">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>75</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>75</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8675" r:id="rId302" name="Check Box 483">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8677" r:id="rId303" name="Check Box 485">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8678" r:id="rId304" name="Check Box 486">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8679" r:id="rId305" name="Check Box 487">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>74</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8681" r:id="rId306" name="Check Box 489">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>122</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>122</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8682" r:id="rId307" name="Check Box 490">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>122</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>122</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8683" r:id="rId308" name="Check Box 491">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>122</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>122</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8684" r:id="rId309" name="Check Box 492">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>122</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>122</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8685" r:id="rId310" name="Check Box 493">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>123</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>123</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8686" r:id="rId311" name="Check Box 494">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>123</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>123</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8687" r:id="rId312" name="Check Box 495">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>123</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>123</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8688" r:id="rId313" name="Check Box 496">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>123</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>123</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>257175</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8690" r:id="rId314" name="Check Box 498">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>99060</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8691" r:id="rId315" name="Check Box 499">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8698" r:id="rId316" name="Check Box 506">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8699" r:id="rId317" name="Check Box 507">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8701" r:id="rId318" name="Check Box 509">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8702" r:id="rId319" name="Check Box 510">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>55</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>