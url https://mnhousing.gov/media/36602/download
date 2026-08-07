--- v0 (2026-07-16)
+++ v1 (2026-08-07)
@@ -280,51 +280,65 @@
       </w:r>
       <w:r w:rsidR="00EF6276">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F52DAE">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>00, whichever is less</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056BE262" w14:textId="16D87CB5" w:rsidR="00F52DAE" w:rsidRPr="00F52DAE" w:rsidRDefault="00F52DAE" w:rsidP="00F52DAE">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F52DAE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">An application for benefits must be submitted to the Neutral Third Party appointed to oversee the closure of the park and to Minnesota Housing.   A copy must be provided to the park owner.  The Neutral Third Party must process each application within 14 days of receipt.  </w:t>
+        <w:t xml:space="preserve">An application for benefits must be submitted to the Neutral Third Party appointed to oversee the closure of the park and to Minnesota Housing.   A copy must be provided </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F52DAE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F52DAE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the park owner.  The Neutral Third Party must process each application within 14 days of receipt.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1255"/>
         <w:gridCol w:w="8820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00140080" w14:paraId="7EDFF38A" w14:textId="77777777" w:rsidTr="00916A72">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D13C5AA" w14:textId="77777777" w:rsidR="00140080" w:rsidRPr="008E7DCD" w:rsidRDefault="00140080" w:rsidP="000B1E2D">
             <w:pPr>
@@ -372,51 +386,51 @@
           <w:trHeight w:val="775"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Checkbox"/>
             </w:rPr>
             <w:id w:val="-996260306"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Checkbox"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1255" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="708EDF74" w14:textId="6EF23CD8" w:rsidR="00140080" w:rsidRPr="008E7DCD" w:rsidRDefault="0076202F" w:rsidP="000B1E2D">
+              <w:p w14:paraId="708EDF74" w14:textId="3C4B79CE" w:rsidR="00140080" w:rsidRPr="008E7DCD" w:rsidRDefault="002510E4" w:rsidP="000B1E2D">
                 <w:pPr>
                   <w:pStyle w:val="TableText"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Checkbox"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="341F5BC1" w14:textId="6CCC15B8" w:rsidR="00140080" w:rsidRPr="00140080" w:rsidRDefault="00140080" w:rsidP="00140080">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
@@ -873,51 +887,67 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56DE4412" w14:textId="1430A489" w:rsidR="00140080" w:rsidRPr="00916A72" w:rsidRDefault="00916A72" w:rsidP="00140080">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00916A72">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Copy of the title of the home, endorsed by the owner of record, and valid releases of all liens shown on the title. The title of the home must be signed over to the </w:t>
+              <w:t xml:space="preserve">Copy of the title of the home, endorsed by the owner of record, and valid releases of all </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00916A72">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>liens</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00916A72">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shown on the title. The title of the home must be signed over to the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00916A72">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ark </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00916A72">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -971,51 +1001,67 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A0F379F" w14:textId="1163E627" w:rsidR="00140080" w:rsidRPr="00B13A5F" w:rsidRDefault="00B13A5F" w:rsidP="00B13A5F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B13A5F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Invoice from the Neutral Third Party itemizing payment amounts</w:t>
+              <w:t xml:space="preserve">Invoice from the Neutral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B13A5F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Third Party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B13A5F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> itemizing payment amounts</w:t>
             </w:r>
             <w:r w:rsidR="00635115">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and ap</w:t>
             </w:r>
             <w:r w:rsidR="00CB266F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>plication approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D60A7A0" w14:textId="77777777" w:rsidR="00B13A5F" w:rsidRDefault="00B13A5F" w:rsidP="00B13A5F"/>
     <w:p w14:paraId="7937F7EB" w14:textId="7D944CFB" w:rsidR="00635115" w:rsidRPr="00635115" w:rsidRDefault="00635115" w:rsidP="00635115">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1075,156 +1121,156 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6421859A" w14:textId="77777777" w:rsidR="004B6D01" w:rsidRPr="00635115" w:rsidRDefault="004B6D01" w:rsidP="00D50427">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B6D01" w:rsidRPr="00635115" w:rsidSect="00140080">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="864" w:left="1080" w:header="0" w:footer="504" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03113C1B" w14:textId="77777777" w:rsidR="00684BCE" w:rsidRDefault="00684BCE" w:rsidP="003432CA">
+    <w:p w14:paraId="6755D74A" w14:textId="77777777" w:rsidR="00DD1939" w:rsidRDefault="00DD1939" w:rsidP="003432CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473B9061" w14:textId="77777777" w:rsidR="00684BCE" w:rsidRDefault="00684BCE"/>
+    <w:p w14:paraId="6331263F" w14:textId="77777777" w:rsidR="00DD1939" w:rsidRDefault="00DD1939"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C9505C2" w14:textId="77777777" w:rsidR="00684BCE" w:rsidRDefault="00684BCE" w:rsidP="003432CA">
+    <w:p w14:paraId="4663C36C" w14:textId="77777777" w:rsidR="00DD1939" w:rsidRDefault="00DD1939" w:rsidP="003432CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0AC21C" w14:textId="77777777" w:rsidR="00684BCE" w:rsidRDefault="00684BCE"/>
+    <w:p w14:paraId="7C4CE610" w14:textId="77777777" w:rsidR="00DD1939" w:rsidRDefault="00DD1939"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E117779" w14:textId="77777777" w:rsidR="004C5027" w:rsidRDefault="00EF6276" w:rsidP="00006359">
+  <w:p w14:paraId="6E117779" w14:textId="77777777" w:rsidR="004C5027" w:rsidRDefault="00DD1939" w:rsidP="00006359">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1887864752"/>
         <w:showingPlcHdr/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="006513A7">
           <w:t xml:space="preserve">     </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00D50D28" w:rsidRPr="00AF5107">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D50D28" w:rsidRPr="00AF5107">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -1269,92 +1315,92 @@
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D50D28" w:rsidRPr="00D50D28">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001B5073">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00D50D28" w:rsidRPr="00D50D28">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4DF36F01" w14:textId="77777777" w:rsidR="004C5027" w:rsidRDefault="004C5027"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30A3F7EB" w14:textId="77777777" w:rsidR="00684BCE" w:rsidRDefault="00684BCE" w:rsidP="003432CA">
+    <w:p w14:paraId="43A004DD" w14:textId="77777777" w:rsidR="00DD1939" w:rsidRDefault="00DD1939" w:rsidP="003432CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6AD26E" w14:textId="77777777" w:rsidR="00684BCE" w:rsidRDefault="00684BCE"/>
+    <w:p w14:paraId="6CE7721E" w14:textId="77777777" w:rsidR="00DD1939" w:rsidRDefault="00DD1939"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72911632" w14:textId="77777777" w:rsidR="00684BCE" w:rsidRDefault="00684BCE" w:rsidP="003432CA">
+    <w:p w14:paraId="743D2966" w14:textId="77777777" w:rsidR="00DD1939" w:rsidRDefault="00DD1939" w:rsidP="003432CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430D697C" w14:textId="77777777" w:rsidR="00684BCE" w:rsidRDefault="00684BCE"/>
+    <w:p w14:paraId="696A2830" w14:textId="77777777" w:rsidR="00DD1939" w:rsidRDefault="00DD1939"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:13pt;height:25.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:12.75pt;height:25.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="Art_Bullet_Green-Svc-Descr"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="467A236E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="85044896"/>
@@ -4648,62 +4694,64 @@
   </w:num>
   <w:num w:numId="33" w16cid:durableId="840314548">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="521751540">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="862282469">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1802528250">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1558007604">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1264654510">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="f8493sHxKWu2K15KpjZCv+DPc3P79RUqBcol5hS1JV9gtHjYnKvK4MpGbGlcLHzc4A2tE5PhBlLquOvcyHE9AQ==" w:salt="eCU8h7sDjnH77dK8ePwgxw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00684BCE"/>
     <w:rsid w:val="00002DEC"/>
     <w:rsid w:val="00006359"/>
     <w:rsid w:val="000065AC"/>
     <w:rsid w:val="00006A0A"/>
     <w:rsid w:val="00037E5C"/>
     <w:rsid w:val="0004311B"/>
@@ -4734,50 +4782,51 @@
     <w:rsid w:val="00140080"/>
     <w:rsid w:val="00147ED1"/>
     <w:rsid w:val="001500D6"/>
     <w:rsid w:val="00157C41"/>
     <w:rsid w:val="001658CF"/>
     <w:rsid w:val="001661D9"/>
     <w:rsid w:val="001708EC"/>
     <w:rsid w:val="001925A8"/>
     <w:rsid w:val="0019673D"/>
     <w:rsid w:val="001A26D9"/>
     <w:rsid w:val="001A46BB"/>
     <w:rsid w:val="001B5073"/>
     <w:rsid w:val="001B5833"/>
     <w:rsid w:val="001C1DC2"/>
     <w:rsid w:val="001C55E0"/>
     <w:rsid w:val="001E5ECF"/>
     <w:rsid w:val="001F5F1F"/>
     <w:rsid w:val="002005B8"/>
     <w:rsid w:val="00210261"/>
     <w:rsid w:val="00211CA3"/>
     <w:rsid w:val="00222A49"/>
     <w:rsid w:val="0022552E"/>
     <w:rsid w:val="00226BD8"/>
     <w:rsid w:val="00241FE9"/>
     <w:rsid w:val="00243CB2"/>
+    <w:rsid w:val="002510E4"/>
     <w:rsid w:val="00261247"/>
     <w:rsid w:val="002624DC"/>
     <w:rsid w:val="00264652"/>
     <w:rsid w:val="00272E52"/>
     <w:rsid w:val="0027708D"/>
     <w:rsid w:val="00282084"/>
     <w:rsid w:val="00291052"/>
     <w:rsid w:val="002B42F9"/>
     <w:rsid w:val="002B5E79"/>
     <w:rsid w:val="002C0859"/>
     <w:rsid w:val="002D7CF1"/>
     <w:rsid w:val="002F1947"/>
     <w:rsid w:val="002F3DC9"/>
     <w:rsid w:val="00306D94"/>
     <w:rsid w:val="003125DF"/>
     <w:rsid w:val="00335736"/>
     <w:rsid w:val="003432CA"/>
     <w:rsid w:val="003563D2"/>
     <w:rsid w:val="00376FA5"/>
     <w:rsid w:val="00385911"/>
     <w:rsid w:val="003963B0"/>
     <w:rsid w:val="003A1479"/>
     <w:rsid w:val="003A1813"/>
     <w:rsid w:val="003B3ADC"/>
     <w:rsid w:val="003B7D82"/>
@@ -4794,117 +4843,120 @@
     <w:rsid w:val="004A1B4D"/>
     <w:rsid w:val="004A34C0"/>
     <w:rsid w:val="004A485C"/>
     <w:rsid w:val="004A58DD"/>
     <w:rsid w:val="004A6119"/>
     <w:rsid w:val="004B47DC"/>
     <w:rsid w:val="004B6D01"/>
     <w:rsid w:val="004C0413"/>
     <w:rsid w:val="004C5027"/>
     <w:rsid w:val="004E75B3"/>
     <w:rsid w:val="004F04BA"/>
     <w:rsid w:val="004F0EFF"/>
     <w:rsid w:val="004F6B75"/>
     <w:rsid w:val="0050093F"/>
     <w:rsid w:val="00503E6B"/>
     <w:rsid w:val="00513049"/>
     <w:rsid w:val="00514788"/>
     <w:rsid w:val="0054371B"/>
     <w:rsid w:val="00545944"/>
     <w:rsid w:val="0056615E"/>
     <w:rsid w:val="005666F2"/>
     <w:rsid w:val="00572D84"/>
     <w:rsid w:val="005B2DDF"/>
     <w:rsid w:val="005B4AE7"/>
     <w:rsid w:val="005B53B0"/>
+    <w:rsid w:val="005B6248"/>
     <w:rsid w:val="005D4207"/>
     <w:rsid w:val="005D454C"/>
     <w:rsid w:val="005D45B3"/>
     <w:rsid w:val="005F6005"/>
     <w:rsid w:val="006064AB"/>
     <w:rsid w:val="00617767"/>
     <w:rsid w:val="00622BB5"/>
     <w:rsid w:val="00623D2D"/>
     <w:rsid w:val="00635115"/>
     <w:rsid w:val="006513A7"/>
     <w:rsid w:val="006526E4"/>
     <w:rsid w:val="00655345"/>
     <w:rsid w:val="00672536"/>
     <w:rsid w:val="00672A42"/>
     <w:rsid w:val="00681EDC"/>
     <w:rsid w:val="00684BCE"/>
     <w:rsid w:val="0068649F"/>
     <w:rsid w:val="00687189"/>
     <w:rsid w:val="006977A9"/>
     <w:rsid w:val="00697CCC"/>
     <w:rsid w:val="006B13B7"/>
     <w:rsid w:val="006B2942"/>
     <w:rsid w:val="006B3994"/>
     <w:rsid w:val="006C0E45"/>
     <w:rsid w:val="006D4829"/>
     <w:rsid w:val="006D7356"/>
     <w:rsid w:val="006E5A51"/>
     <w:rsid w:val="006F3B38"/>
     <w:rsid w:val="007137A4"/>
     <w:rsid w:val="0074778B"/>
+    <w:rsid w:val="00756C78"/>
     <w:rsid w:val="0076202F"/>
     <w:rsid w:val="0077225E"/>
     <w:rsid w:val="00780E94"/>
     <w:rsid w:val="00793F48"/>
     <w:rsid w:val="007A45E4"/>
     <w:rsid w:val="007B35B2"/>
     <w:rsid w:val="007B4354"/>
     <w:rsid w:val="007C1642"/>
     <w:rsid w:val="007D1FFF"/>
     <w:rsid w:val="007D42A0"/>
     <w:rsid w:val="007E685C"/>
     <w:rsid w:val="007F461B"/>
     <w:rsid w:val="007F6108"/>
     <w:rsid w:val="007F7097"/>
     <w:rsid w:val="008067A6"/>
     <w:rsid w:val="00807B1A"/>
     <w:rsid w:val="008251B3"/>
     <w:rsid w:val="00844F1D"/>
     <w:rsid w:val="0084749F"/>
     <w:rsid w:val="00864202"/>
     <w:rsid w:val="008B5443"/>
     <w:rsid w:val="008C7EEB"/>
     <w:rsid w:val="008D0DEF"/>
     <w:rsid w:val="008D2256"/>
     <w:rsid w:val="008D5E3D"/>
     <w:rsid w:val="008E7DCD"/>
     <w:rsid w:val="008F5369"/>
     <w:rsid w:val="0090737A"/>
     <w:rsid w:val="00912F27"/>
     <w:rsid w:val="00914F5A"/>
     <w:rsid w:val="00916A72"/>
     <w:rsid w:val="009254B9"/>
     <w:rsid w:val="00927274"/>
     <w:rsid w:val="0096108C"/>
     <w:rsid w:val="00963BA0"/>
     <w:rsid w:val="00967764"/>
     <w:rsid w:val="009810EE"/>
+    <w:rsid w:val="00981129"/>
     <w:rsid w:val="00984CC9"/>
     <w:rsid w:val="0099233F"/>
     <w:rsid w:val="009B3BAB"/>
     <w:rsid w:val="009B54A0"/>
     <w:rsid w:val="009C6405"/>
     <w:rsid w:val="009E5BF8"/>
     <w:rsid w:val="009F478E"/>
     <w:rsid w:val="009F66B6"/>
     <w:rsid w:val="00A00442"/>
     <w:rsid w:val="00A16AA0"/>
     <w:rsid w:val="00A30799"/>
     <w:rsid w:val="00A36752"/>
     <w:rsid w:val="00A452C6"/>
     <w:rsid w:val="00A57FE8"/>
     <w:rsid w:val="00A64ECE"/>
     <w:rsid w:val="00A66185"/>
     <w:rsid w:val="00A71CAD"/>
     <w:rsid w:val="00A731A2"/>
     <w:rsid w:val="00A827C1"/>
     <w:rsid w:val="00A93F40"/>
     <w:rsid w:val="00A96F93"/>
     <w:rsid w:val="00AB593C"/>
     <w:rsid w:val="00AE5772"/>
     <w:rsid w:val="00AF22AD"/>
     <w:rsid w:val="00AF5107"/>
@@ -4915,64 +4967,66 @@
     <w:rsid w:val="00B33562"/>
     <w:rsid w:val="00B554B1"/>
     <w:rsid w:val="00B55C6B"/>
     <w:rsid w:val="00B61E1A"/>
     <w:rsid w:val="00B75051"/>
     <w:rsid w:val="00B859DE"/>
     <w:rsid w:val="00BD0E59"/>
     <w:rsid w:val="00BD1DC1"/>
     <w:rsid w:val="00BF794B"/>
     <w:rsid w:val="00C12D2F"/>
     <w:rsid w:val="00C23C46"/>
     <w:rsid w:val="00C277A8"/>
     <w:rsid w:val="00C309AE"/>
     <w:rsid w:val="00C365CE"/>
     <w:rsid w:val="00C417EB"/>
     <w:rsid w:val="00C528AE"/>
     <w:rsid w:val="00C62C7C"/>
     <w:rsid w:val="00C82AED"/>
     <w:rsid w:val="00C87504"/>
     <w:rsid w:val="00CB266F"/>
     <w:rsid w:val="00CE40B4"/>
     <w:rsid w:val="00CE45B0"/>
     <w:rsid w:val="00CF143A"/>
     <w:rsid w:val="00D0014D"/>
     <w:rsid w:val="00D22819"/>
+    <w:rsid w:val="00D346BD"/>
     <w:rsid w:val="00D42632"/>
     <w:rsid w:val="00D50427"/>
     <w:rsid w:val="00D50D28"/>
     <w:rsid w:val="00D511F0"/>
     <w:rsid w:val="00D54EE5"/>
     <w:rsid w:val="00D63F82"/>
     <w:rsid w:val="00D640FC"/>
     <w:rsid w:val="00D70F7D"/>
     <w:rsid w:val="00D91CA0"/>
     <w:rsid w:val="00D92929"/>
     <w:rsid w:val="00D93C2E"/>
     <w:rsid w:val="00D970A5"/>
     <w:rsid w:val="00DA641C"/>
     <w:rsid w:val="00DB4967"/>
+    <w:rsid w:val="00DD1939"/>
     <w:rsid w:val="00DD2D53"/>
     <w:rsid w:val="00DE50CB"/>
     <w:rsid w:val="00E120FB"/>
     <w:rsid w:val="00E206AE"/>
     <w:rsid w:val="00E23263"/>
     <w:rsid w:val="00E23397"/>
     <w:rsid w:val="00E32CD7"/>
     <w:rsid w:val="00E44EE1"/>
     <w:rsid w:val="00E5241D"/>
     <w:rsid w:val="00E5680C"/>
     <w:rsid w:val="00E61A16"/>
     <w:rsid w:val="00E7537E"/>
     <w:rsid w:val="00E76267"/>
     <w:rsid w:val="00E91DCD"/>
     <w:rsid w:val="00EA535B"/>
     <w:rsid w:val="00EC13C2"/>
     <w:rsid w:val="00EC56D6"/>
     <w:rsid w:val="00EC579D"/>
     <w:rsid w:val="00ED5BDC"/>
     <w:rsid w:val="00ED7DAC"/>
     <w:rsid w:val="00EF6276"/>
     <w:rsid w:val="00F067A6"/>
     <w:rsid w:val="00F20B25"/>
     <w:rsid w:val="00F3128A"/>
     <w:rsid w:val="00F334CD"/>
@@ -4980,51 +5034,51 @@
     <w:rsid w:val="00F57BBE"/>
     <w:rsid w:val="00F70C03"/>
     <w:rsid w:val="00F9084A"/>
     <w:rsid w:val="00F97F8B"/>
     <w:rsid w:val="00FB427D"/>
     <w:rsid w:val="00FB6E40"/>
     <w:rsid w:val="00FD1CCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1EF2FBA8"/>
   <w15:docId w15:val="{DA444020-7354-4AEB-9CDF-AD22F8201A51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
@@ -6776,55 +6830,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32845E5-3069-4F60-BC82-FAFC75178C8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>MHFA_297837</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>449</Words>
-  <Characters>2788</Characters>
+  <Words>483</Words>
+  <Characters>2754</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>State of Minnesota</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3231</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>