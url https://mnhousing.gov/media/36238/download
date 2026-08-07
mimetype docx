--- v0 (2026-07-16)
+++ v1 (2026-08-07)
@@ -497,55 +497,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="64E18319" w14:textId="77777777" w:rsidR="00E21A9B" w:rsidRPr="007D2EC4" w:rsidRDefault="00E21A9B" w:rsidP="00EC3588">
       <w:pPr>
         <w:pStyle w:val="SFNormal"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F1A5D66" w14:textId="3A6F31F2" w:rsidR="00EC3588" w:rsidRPr="007D2EC4" w:rsidRDefault="00E21A9B" w:rsidP="00EC3588">
       <w:pPr>
         <w:pStyle w:val="SFNormal"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>NOTE</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>:  A manufactured homeowner is not entitled to payments under the Manufactured Home Relocation Trust Fund if the manufactured home park owner is not required to make a payment to the Fund under statute.</w:t>
+        <w:t>:  A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D2EC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manufactured homeowner is not entitled to payments under the Manufactured Home Relocation Trust Fund if the manufactured home park owner is not required to make a payment to the Fund under statute.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DBDEEA" w14:textId="77777777" w:rsidR="00E21A9B" w:rsidRDefault="00E21A9B" w:rsidP="00EC3588">
       <w:pPr>
         <w:pStyle w:val="SFNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="717DD783" w14:textId="77777777" w:rsidR="00EC3588" w:rsidRPr="007D2EC4" w:rsidRDefault="00EC3588" w:rsidP="00EC3588">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4824"/>
           <w:tab w:val="left" w:pos="8430"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
@@ -2237,51 +2245,67 @@
       </w:tr>
       <w:tr w:rsidR="00827E81" w14:paraId="7A09AF20" w14:textId="77777777" w:rsidTr="00827E81">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="775E5C59" w14:textId="77777777" w:rsidR="00827E81" w:rsidRPr="007D2EC4" w:rsidRDefault="00827E81" w:rsidP="00283E60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Neutral Third Party Information</w:t>
+              <w:t xml:space="preserve">Neutral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007D2EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Third Party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007D2EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21C36" w14:paraId="4511CBA1" w14:textId="77777777" w:rsidTr="00283E60">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="609054EF" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRPr="007D2EC4" w:rsidRDefault="007E3916" w:rsidP="007E3916">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Name of Neutral Third Party</w:t>
             </w:r>
@@ -2382,51 +2406,65 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00827E81" w14:paraId="42A5C6FD" w14:textId="77777777" w:rsidTr="00283E60">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56BDC4DD" w14:textId="77777777" w:rsidR="00827E81" w:rsidRPr="007D2EC4" w:rsidRDefault="00827E81" w:rsidP="00283E60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Neutral Third Party Address</w:t>
+              <w:t xml:space="preserve">Neutral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007D2EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Third Party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007D2EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49364945" w14:textId="77777777" w:rsidR="00827E81" w:rsidRPr="007D2EC4" w:rsidRDefault="00827E81" w:rsidP="00283E60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2620,51 +2658,65 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21C36" w14:paraId="43642936" w14:textId="77777777" w:rsidTr="00283E60">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E10D92F" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRPr="007D2EC4" w:rsidRDefault="007E3916" w:rsidP="00283E60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Neutral Third Party Phone Number</w:t>
+              <w:t xml:space="preserve">Neutral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007D2EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Third Party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007D2EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="5" w:name="Text95"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37689D37" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRPr="007D2EC4" w:rsidRDefault="00A21C36" w:rsidP="00283E60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text95"/>
                   <w:enabled/>
@@ -2741,51 +2793,65 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21C36" w14:paraId="373F067D" w14:textId="77777777" w:rsidTr="00283E60">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="748DDB79" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRPr="007D2EC4" w:rsidRDefault="007E3916" w:rsidP="00283E60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Neutral Third Party Email</w:t>
+              <w:t xml:space="preserve">Neutral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007D2EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Third Party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007D2EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="6" w:name="Text96"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0129AF84" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRPr="007D2EC4" w:rsidRDefault="00A21C36" w:rsidP="00283E60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D2EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
@@ -3988,51 +4054,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00810E28" w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the answer to Question 4 is </w:t>
       </w:r>
       <w:r w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>yes, are there any additional costs related to relocating your home that must be paid to another party in order to relocate your home?</w:t>
+        <w:t xml:space="preserve">yes, are there any additional costs related to relocating your home that must be paid to another party </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relocate your home?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E928C78" w14:textId="77777777" w:rsidR="004E3C71" w:rsidRPr="007D2EC4" w:rsidRDefault="004E3C71" w:rsidP="001E27A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="810" w:firstLine="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text69"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
@@ -4646,51 +4728,83 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D132619" w14:textId="77777777" w:rsidR="004E3C71" w:rsidRPr="007D2EC4" w:rsidRDefault="004E3C71" w:rsidP="004E3C71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">If no, what is the average of the previous five years tax market value?  </w:t>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, what is the average of the previous five </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D2EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tax market value?  </w:t>
       </w:r>
       <w:r w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text69"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007D2EC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007D2EC4">
@@ -5547,74 +5661,74 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B158EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Printed Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F101A19" w14:textId="77777777" w:rsidR="008C11DB" w:rsidRDefault="008C11DB"/>
     <w:sectPr w:rsidR="008C11DB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7646B6E2" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRDefault="00A21C36" w:rsidP="00A21C36">
+    <w:p w14:paraId="63A6F73C" w14:textId="77777777" w:rsidR="00E65EF9" w:rsidRDefault="00E65EF9" w:rsidP="00A21C36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B57F51F" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRDefault="00A21C36" w:rsidP="00A21C36">
+    <w:p w14:paraId="7E6DE67C" w14:textId="77777777" w:rsidR="00E65EF9" w:rsidRDefault="00E65EF9" w:rsidP="00A21C36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5674,58 +5788,58 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5E86E2B4" w14:textId="77777777" w:rsidR="00EA184E" w:rsidRDefault="00EA184E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="282EF8CE" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRDefault="00A21C36" w:rsidP="00A21C36">
+    <w:p w14:paraId="46A48595" w14:textId="77777777" w:rsidR="00E65EF9" w:rsidRDefault="00E65EF9" w:rsidP="00A21C36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34E1E19B" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRDefault="00A21C36" w:rsidP="00A21C36">
+    <w:p w14:paraId="572D2B77" w14:textId="77777777" w:rsidR="00E65EF9" w:rsidRDefault="00E65EF9" w:rsidP="00A21C36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B9DDDF8" w14:textId="77777777" w:rsidR="00A21C36" w:rsidRPr="008D2E57" w:rsidRDefault="00A21C36" w:rsidP="00A21C36">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="003864"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008D2E57">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="003864"/>
@@ -6180,108 +6294,113 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="256059453">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2118788110">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1791776473">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XnJYFBGWa090gLzF4ME9XKaQYU1Qy1Qv9YhW2Gyj6WPgSKPIM9JTEJkxsbLyna1o62d7f/918p9gr2LgIx1j/Q==" w:salt="FSMqdnViId5J0fzkaeZdnQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D6441"/>
     <w:rsid w:val="00030067"/>
     <w:rsid w:val="000A2E36"/>
     <w:rsid w:val="000D6441"/>
     <w:rsid w:val="001254A4"/>
     <w:rsid w:val="001331F7"/>
     <w:rsid w:val="001E27A7"/>
     <w:rsid w:val="002808C5"/>
     <w:rsid w:val="002F3DC9"/>
+    <w:rsid w:val="00340FC4"/>
     <w:rsid w:val="003C48BE"/>
     <w:rsid w:val="0041643A"/>
     <w:rsid w:val="004E3C71"/>
+    <w:rsid w:val="0054251D"/>
     <w:rsid w:val="006A3E2A"/>
     <w:rsid w:val="006F232C"/>
     <w:rsid w:val="00712E26"/>
     <w:rsid w:val="007C1DAC"/>
     <w:rsid w:val="007D2EC4"/>
     <w:rsid w:val="007E3916"/>
     <w:rsid w:val="00810E28"/>
     <w:rsid w:val="00827E81"/>
     <w:rsid w:val="008A01AE"/>
     <w:rsid w:val="008C11DB"/>
     <w:rsid w:val="008D2E57"/>
     <w:rsid w:val="009545EC"/>
     <w:rsid w:val="009A1700"/>
     <w:rsid w:val="009D6252"/>
     <w:rsid w:val="00A21C36"/>
     <w:rsid w:val="00A374BE"/>
     <w:rsid w:val="00A40071"/>
     <w:rsid w:val="00A57DA1"/>
     <w:rsid w:val="00B158EE"/>
     <w:rsid w:val="00CC65D2"/>
+    <w:rsid w:val="00D503F5"/>
     <w:rsid w:val="00D744D1"/>
     <w:rsid w:val="00DB74E2"/>
     <w:rsid w:val="00E21A9B"/>
     <w:rsid w:val="00E42A3B"/>
     <w:rsid w:val="00E4404F"/>
+    <w:rsid w:val="00E65EF9"/>
     <w:rsid w:val="00EA184E"/>
     <w:rsid w:val="00EC3588"/>
     <w:rsid w:val="00EE04AA"/>
     <w:rsid w:val="00EF013D"/>
     <w:rsid w:val="00FC69ED"/>
     <w:rsid w:val="00FE1F6B"/>
     <w:rsid w:val="00FF5071"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -7235,51 +7354,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>892</Words>
   <Characters>5088</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Minnesota Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>