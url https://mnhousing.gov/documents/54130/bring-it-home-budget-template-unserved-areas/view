--- v0 (2026-07-24)
+++ v1 (2026-09-23)
@@ -1,71 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30425"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\prow16fs01\Users-MF\dsalus\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mn365.sharepoint.com/sites/MHFA_LocalGovernmentHousingPrograms/Shared Documents/General/Bring It Home Rental Assistance/Unserved Areas Solicitation/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{28A3CC4E-0741-4035-9CD0-CDF7FB369464}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0535F021-EBA9-43B5-98AB-F65F504B907A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" activeTab="1" xr2:uid="{B06C0E7C-10C1-45F6-B6A7-BA6ED724BC42}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" activeTab="1" xr2:uid="{B06C0E7C-10C1-45F6-B6A7-BA6ED724BC42}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="Budget" sheetId="1" r:id="rId2"/>
     <sheet name="Est Grants, Vouchers &amp; Adm" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C34" i="1" l="1"/>
   <c r="B55" i="1" s="1"/>
   <c r="B34" i="1"/>
   <c r="B49" i="1" s="1"/>
@@ -83,333 +87,169 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="136">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Bring It Home Rental Assistance Program</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-Budget</t>
-    </r>
+Instructions - Budget</t>
+    </r>
+  </si>
+  <si>
+    <t>Sections</t>
+  </si>
+  <si>
+    <t>Instructions</t>
+  </si>
+  <si>
+    <t>Yellow shaded cells</t>
+  </si>
+  <si>
+    <t>Information needs to be entered</t>
+  </si>
+  <si>
+    <t>Grey shaded cells</t>
+  </si>
+  <si>
+    <t>Automatically calculates</t>
   </si>
   <si>
     <t>Program Administrator Name:</t>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-</t>
+    <t>Enter the name of the Program Administrator as it appears on the Bring It Home Request for Proposals (RFP) Application, into the yellow cell in row 2.</t>
+  </si>
+  <si>
+    <t>Where will you service households? 
+(For Tribal Entities only)</t>
+  </si>
+  <si>
+    <t>Only to be completed by Tribal governments or Tribal Designated Housing Entities. Indicate if you will be serving households statewide or exclusively on Tribal land as it appears on the Bring It Home Request for Proposals (RFP) Application, into the yellow cell in row 3.</t>
+  </si>
+  <si>
+    <t>Proposed Service Area(s): 
+(For HRAs, local government agencies managing Section 8 assistance, or nongovernmental organizations only)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Only to be completed by HRAs, local government agencies managing Section 8 assistance, or nongovernmental organizations. Enter the proposed service area as it appears on the Bring It Home Request for Proposals (RFP) Application, into the yellow cell in row 4. </t>
+  </si>
+  <si>
+    <t>Will you be using Option 1, 2 or 3</t>
+  </si>
+  <si>
+    <r>
+      <t>For descriptions of each options, please consult Chapter 3 of  the Bring it Home Program Guide</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-        <color theme="1"/>
+        <u/>
+        <sz val="11"/>
+        <color theme="3" tint="0.249977111117893"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">(For Tribal entities only) </t>
-[...5 lines deleted...]
-</t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-        <color theme="1"/>
+        <sz val="11"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(For HRAs, local government agencies managing federal rental assistance, or nongovernmental organizations only)</t>
-[...155 lines deleted...]
-  <si>
+      <t>or the descriptions on rows 22-24 below</t>
+    </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color theme="1"/>
+        <u/>
+        <sz val="11"/>
+        <color theme="3" tint="0.249977111117893"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Bring It Home Rental Assistance Program</t>
-[...46 lines deleted...]
-    <t xml:space="preserve">Only to be completed by HRAs, local government agencies managing Section 8 assistance, or nongovernmental organizations. Enter the proposed service area as it appears on the Bring It Home Request for Proposals (RFP) Application, into the yellow cell in row 4. </t>
+      <t xml:space="preserve">  https://mnhousing.gov/documents/35978/bring_it_home_program_guide_may2026/view</t>
+    </r>
+  </si>
+  <si>
+    <t>Startup Costs</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Startup costs shall include any necessary costs to establish and quickly disburse funds on behalf of eligible households. These are costs needed to expediently establish the program staff and infrastructure needed to operate the Bring It Home Rental Assistance Program as determined by the program administrator and approved by Minnesota Housing.
 Startup costs should be adequate to establish program policies, hire and train staff, establish waitlists and develop program procedures during the first 12 months of the program. Startup costs will be covered through the initial grants with program administrators for the first round of funding only. The startup costs are in addition to the Bring It Home Rental Assistance Program grant proceeds used for housing assistance payments and administrative fees.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Enter startup cost amounts in the yellow cells in column B under "Proposed Budget". Provide a brief description of each line item and any important details in the white cells under "Notes".</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Initial Staffing </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">These items should cover all necessary steps to bring on and prepare staff during the initial program phase. Enter startup cost amounts in the yellow cells in column B under "Proposed Budget". Provide a brief description of each line item and any important details in the white cells under "Notes".
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Advertising and Recruitment:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -516,50 +356,53 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Translation and Interpretation:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Allocate funds for translation and interpretation services to ensure program information is accessible to non-English speakers.</t>
     </r>
   </si>
   <si>
+    <t>Equipment &amp; Technology</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">These items should ensure that staff have the tools and technology necessary to work efficiently. Enter startup cost amounts in the yellow cells in column B under "Proposed Budget". Provide a brief description of each line item and any important details in the white cells under "Notes".
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Software: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Allocate funds for software updates and licensing fees needed for program operations.
 </t>
@@ -639,92 +482,113 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Other: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Include any additional startup costs not covered by other categories.</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Subtotal </t>
+  </si>
+  <si>
     <t xml:space="preserve">Total of all items in the startup costs section. 
 </t>
+  </si>
+  <si>
+    <t>Rental Assistance</t>
   </si>
   <si>
     <t>Enter the estimated number of vouchers and the proposed budget for each Rental Assistance option (Option 1: Existing Procedures, Option 2: Amended Procedures, Option 3: Alternative Plan). Enter the proposed budget for each Rental Assistance option into the yellow cells in column B under "Proposed Annual Budget" and  the estimated number of vouchers into the yellow cells in column C under "# of Vouchers (estimate). Use the 'Est Grants, Vouchers &amp; Adm' tab for minimum annual grant amounts and voucher estimates.
 Minnesota Housing has set a minimum grant amount for each program administrator. Program administrators may apply for more than the minimum grant amount and would be eligible to receive additional funding subject to availability of additional or unused funds.
 All options must meet these requirements for the Bring It Home Rental Assistance Program: 
 - Maximum household income of 50% AMI, as determined at the time of initial receipt of rental assistance and recertified annually;  
 - Priority for households with children and annual incomes below 30% AMI.
 You may use some or all of their funds for Project-Based Rental Assistance (PBV) for any of the three options.
 All submissions for Option 2 (Amended Procedures) or Option 3 (Alternative Plan) must be approved by the Minnesota Housing.</t>
+  </si>
+  <si>
+    <t>Option 1: Existing Procedures</t>
   </si>
   <si>
     <t xml:space="preserve">You may follow Existing Procedures used to administer the federal Housing Choice Voucher (HCV) or other substantially similar federal rental assistance programs. Existing procedures do not require approval by Minnesota Housing. These include the following federal programs: 
 - Housing Choice Voucher program 
 - Moving to Work (MTW) Demonstration Program 
 - Native American Housing Assistance and Self Determination Act of 1996 (NAHASDA) or other Tribally based housing programs 
 You may follow their HCV Administrative Plan or similar document in establishing wait lists, leasing units and making payments.  
 Under Option 1, program administrators may adopt the following changes to their Existing Procedures without further review by Minnesota Housing: 
 - Rental Assistance at up to 120% of the payment standard 
 </t>
   </si>
   <si>
+    <t>Option 2: Amended Procedures</t>
+  </si>
+  <si>
     <t xml:space="preserve">You may propose using their existing procedures as outlined in Option 1 with additional substantial modifications that achieve the goals of reaching households most in need and incentivizing landlord participation. The substantial modifications would be submitted for review and approval by Minnesota Housing.   
 Under Option 2, Program Administrators must submit an outline of what items will differ from the Program Administrator’s HCV Administrative Plan or similar document beyond the changes that are automatically approved under Option 1. See the Bring It Home Request for Proposals (RFP) Application for more information.  </t>
   </si>
   <si>
+    <t>Option 3: Alternative Plans</t>
+  </si>
+  <si>
     <t xml:space="preserve">You may choose to submit an Alternative Plan for a Bring It Home Rental Assistance program that does not rely on existing procedures and differs substantially from Option 1 – Existing Procedures or Option 2 – Amended Procedures. 
 Minnesota Housing will review Alternative Plan proposals and, at its sole discretion, approve or deny the plans. Minnesota Housing encourages program administrators to operate at least some portion of each grant under Option 1 or Option 2 in order to expedite and increase Rental Assistance availability in all communities.  See the Bring It Home Request for Proposals (RFP) Application for more information.  </t>
+  </si>
+  <si>
+    <t>Administrative Fees </t>
   </si>
   <si>
     <t>Automatically calculates the administrative fees based on the estimated number of vouchers in row 33 and the fee schedule below.
 Administrative Fees are on a per-voucher, per-month (pvpm) basis. The Agency has set an administrative fee schedule for the first round of the Bring It Home Rental Assistance Program. The fees are calculated as follows: 
 - $150 for vouchers 1–5
 - $140 for vouchers 6–10
 - $130 for vouchers 11–15
 - $109 for vouchers 16+
 For example, if you estimate you will have 26 vouchers, the per-month administrative fee will be: 
 - $150 x 5 (for the 1st five vouchers) = $750
 - $140 x 5 (for the 2nd five vouchers) = $700
 - $130 x 5 (for the 3rd five vouchers) = $650
 - $109 x 11 (for the remaining eleven vouchers) = $1199</t>
+  </si>
+  <si>
+    <t>Totals</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Proposed Year 1 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Startup Costs
@@ -744,303 +608,437 @@
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Proposed Year 2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Rental Assistance
 Administrative Fees</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Automatically calculates the total Proposed Year 2 Budget, including the Rental Assistance and Administrative Fee line items. </t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bring It Home Rental Assistance Program</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Budget</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Where will you service households?
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(For Tribal entities only) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Proposed Service Area(s):
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(For HRAs, local government agencies managing federal rental assistance, or nongovernmental organizations only)</t>
+    </r>
+  </si>
+  <si>
+    <t>Will you be using Option 1, 2 or 3 ?:</t>
+  </si>
+  <si>
+    <t>Key</t>
+  </si>
+  <si>
+    <t>Startup costs are intended to be used for the first 12 months of the Bring It Home Rental Assistance Program and may include any necessary expenses to establish and quickly disperse funds, before administrative fees are fully realized. Please fill out the proposed budget amounts as well as the narrative portion at the bottom.</t>
+  </si>
+  <si>
+    <t>Proposed 
+Budget</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Input Needed</t>
+  </si>
+  <si>
+    <t>Revised Budget</t>
+  </si>
+  <si>
+    <t>Automatically Calculated</t>
+  </si>
+  <si>
+    <t>Advertising and recruitment for program staff</t>
+  </si>
+  <si>
+    <t>Onboarding, orientation and training for program staff</t>
+  </si>
+  <si>
+    <t>Initial salaries and benefits for program staff (# of staff ____________)</t>
+  </si>
+  <si>
+    <t>Marketing &amp; Outreach</t>
+  </si>
+  <si>
+    <t>Materials for advertising and outreach (printing, website updates, social media, etc.)</t>
+  </si>
+  <si>
+    <t>Educational outreach for landlords</t>
+  </si>
+  <si>
+    <t>Educational outreach for service agencies</t>
+  </si>
+  <si>
+    <t>Educational outreach for potential participants</t>
+  </si>
+  <si>
+    <t>Translation and interpretation services</t>
+  </si>
+  <si>
+    <t>Software updates and licensing fees</t>
+  </si>
+  <si>
+    <t>Purchase of office equipment, furniture and technology</t>
+  </si>
+  <si>
+    <t>Other Startup Costs</t>
+  </si>
+  <si>
+    <t>Accounting and audit expenses</t>
+  </si>
+  <si>
+    <t>Legal fees related to the program</t>
+  </si>
+  <si>
+    <t>Other (please describe in notes)</t>
+  </si>
+  <si>
+    <t>Minnesota Housing has set a minimum grant amount for each program administrator. If the program administrator requests less than or equal to the minimum grant amount, the award will be capped at the lower of the two amounts. Program administrators may apply for more than the minimum grant amount and are eligible to receive additional funding subject to availability of additional or unused funds.</t>
+  </si>
+  <si>
+    <t>Proposed
+Annual Budget</t>
+  </si>
+  <si>
+    <t># of Vouchers (estimate)</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t># of Vouchers</t>
+  </si>
+  <si>
+    <t>Budget</t>
+  </si>
+  <si>
+    <t>Based on per voucher per month (pvpm). The fees are calculated as follows: 
+- $150 for vouchers 1–5
+- $140 for vouchers 6–10
+- $130 for vouchers 11–15
+- $109 for vouchers 16+
+See instructions for more details.</t>
+  </si>
+  <si>
+    <t>Proposed Year 1 
+Budget</t>
+  </si>
+  <si>
+    <t>Administrative Fees</t>
+  </si>
+  <si>
+    <t>Year 1 Total</t>
+  </si>
+  <si>
+    <t>Proposed Year 2 
+Budget</t>
+  </si>
+  <si>
+    <t>Year 2 Total</t>
+  </si>
+  <si>
+    <t>Grand Total (Year 1-2)</t>
+  </si>
+  <si>
+    <t>Proposed Total # of Vouchers</t>
+  </si>
+  <si>
+    <t>Startup Costs Narrative</t>
+  </si>
+  <si>
+    <t>Please provide a narrative outlining your Startup Costs, detailing how they align with the number of vouchers you will administer, the needs of the service area and your current capacity. Applicants will be evaluated based on the reasonableness of their request in relation to the number of vouchers being administered and the clarity of the explanation provided. Minnesota Housing reserves the right to adjust startup funding awards based on the total amount requested and the overall reasonableness of the request.</t>
+  </si>
+  <si>
     <t>Estimated Grant Amounts by Program Administrator with Range of Vouchers and Administrative Costs</t>
   </si>
   <si>
     <t>Program Administrator </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Minimum Grant Amount - Annual 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(including Adminstrative Costs)</t>
     </r>
   </si>
   <si>
     <t>Estimated Range of Vouchers Per Administrator </t>
   </si>
   <si>
     <t>Estimated Range of Administrative Costs Per Administrator - Annual </t>
   </si>
   <si>
+    <t>Set Aside for Tribal Nations*</t>
+  </si>
+  <si>
+    <t> $      1,400,000</t>
+  </si>
+  <si>
+    <t>150-180</t>
+  </si>
+  <si>
+    <t>$205,970-$238,070</t>
+  </si>
+  <si>
+    <t>Big Stone County </t>
+  </si>
+  <si>
+    <t> $           16,424  </t>
+  </si>
+  <si>
+    <t>2 - 3 </t>
+  </si>
+  <si>
+    <t>$3,600 - $5,400 </t>
+  </si>
+  <si>
+    <t>Bloomington </t>
+  </si>
+  <si>
+    <t>81 - 109 </t>
+  </si>
+  <si>
+    <t>$111,528 - $148,152 </t>
+  </si>
+  <si>
+    <t>Fillmore County</t>
+  </si>
+  <si>
+    <t> $           74,558  </t>
+  </si>
+  <si>
+    <t>7  - 9</t>
+  </si>
+  <si>
+    <t>$11,000-$12,000</t>
+  </si>
+  <si>
+    <t>Houston County</t>
+  </si>
+  <si>
+    <t> $           68,535 </t>
+  </si>
+  <si>
+    <t>6  - 8</t>
+  </si>
+  <si>
+    <t>$10,500-$11,200</t>
+  </si>
+  <si>
+    <t>Koochiching County </t>
+  </si>
+  <si>
+    <t> $           41,421  </t>
+  </si>
+  <si>
     <t>5 - 7 </t>
   </si>
   <si>
     <t>$9,000 - $12,360 </t>
   </si>
   <si>
-    <t>Big Stone County </t>
-[...25 lines deleted...]
-  <si>
     <t>Meeker County </t>
   </si>
   <si>
     <t> $           60,380  </t>
   </si>
   <si>
+    <t xml:space="preserve"> 8 - 10 </t>
+  </si>
+  <si>
+    <t>$14,040 - $17,400 </t>
+  </si>
+  <si>
+    <t>Mower County </t>
+  </si>
+  <si>
+    <t> $           26,239  </t>
+  </si>
+  <si>
+    <t>3 - 4 </t>
+  </si>
+  <si>
+    <t>$5,400 - $7,200 </t>
+  </si>
+  <si>
+    <t>Stevens County </t>
+  </si>
+  <si>
+    <t> $           49,185</t>
+  </si>
+  <si>
     <t>8 - 10 </t>
   </si>
   <si>
-    <t>$14,040 - $17,400 </t>
-[...29 lines deleted...]
-    <t>Houston County</t>
+    <t>$12,000-$14,000</t>
   </si>
   <si>
     <t>Traverse County</t>
   </si>
   <si>
+    <t> $           11,291</t>
+  </si>
+  <si>
+    <t>1 - 2 </t>
+  </si>
+  <si>
+    <t>$2,700-$3,100</t>
+  </si>
+  <si>
     <t>Wilkin County</t>
   </si>
   <si>
+    <t> $           29,244</t>
+  </si>
+  <si>
+    <t>$4,000-$5,880</t>
+  </si>
+  <si>
     <t>City of Winona</t>
   </si>
   <si>
-    <t>1 - 2 </t>
-[...2 lines deleted...]
-    <t> $           29,244</t>
+    <t> $         359,915 </t>
   </si>
   <si>
     <t>32 - 43 </t>
   </si>
   <si>
-    <t> $         359,915 </t>
-[...70 lines deleted...]
-  <si>
     <t>$48,000-58,000</t>
-  </si>
-[...10 lines deleted...]
-    <t>Set Aside for Tribal Nations*</t>
   </si>
   <si>
     <t>*Minimum grant amount, voucher range and administrative costs are estimates for the total set aside for Tribal Nations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1741,655 +1739,658 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFBFBFBF"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FFBFBFBF"/>
       </top>
       <bottom style="medium">
         <color rgb="FFBFBFBF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="138">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="7" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="44" fontId="7" fillId="2" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="44" fontId="6" fillId="2" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="7" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="7" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="1" fontId="7" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="1" fontId="6" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="7" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="7" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="9" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="22" fillId="11" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="11" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="11" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="10" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="10" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="10" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>289560</xdr:colOff>
+          <xdr:colOff>285750</xdr:colOff>
           <xdr:row>2</xdr:row>
-          <xdr:rowOff>83820</xdr:rowOff>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>373380</xdr:colOff>
+          <xdr:colOff>371475</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Outside of Tribal land</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Exclusively on Tribal land</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>480060</xdr:colOff>
+          <xdr:colOff>476250</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>2293620</xdr:colOff>
+          <xdr:colOff>2295525</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Both on and outside of Tribal land   </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
@@ -2699,1618 +2700,1898 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{050D66E9-D5E4-49BC-9A59-2E3ACE850FD4}">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView topLeftCell="A26" workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="35.33203125" style="107" customWidth="1"/>
-    <col min="2" max="2" width="143.109375" customWidth="1"/>
+    <col min="1" max="1" width="35.28515625" style="103" customWidth="1"/>
+    <col min="2" max="2" width="143.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="23.4" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-        <v>55</v>
+    <row r="1" spans="1:12" ht="24">
+      <c r="A1" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+    </row>
+    <row r="3" spans="1:12" ht="18.75">
+      <c r="A3" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="85" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="18.75">
+      <c r="A4" s="85"/>
+      <c r="B4" s="85"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="86" t="s">
+        <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="87" t="s">
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
-[...47 lines deleted...]
-      <c r="A14" s="100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="88" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="89" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="30">
+      <c r="A9" s="88" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="90" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="60">
+      <c r="A10" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="101" t="s">
-[...12 lines deleted...]
-      <c r="A16" s="100" t="s">
+      <c r="B10" s="91" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="30">
+      <c r="A11" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="91" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="92"/>
+      <c r="B12" s="93"/>
+    </row>
+    <row r="13" spans="1:12" ht="135">
+      <c r="A13" s="94" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="95" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="90">
+      <c r="A14" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="97" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="150">
+      <c r="A15" s="96" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="90" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="85.9" customHeight="1">
+      <c r="A16" s="96" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="94" t="s">
-[...12 lines deleted...]
-      <c r="A18" s="100" t="s">
+    </row>
+    <row r="17" spans="1:2" ht="90">
+      <c r="A17" s="96" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="90" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="30">
+      <c r="A18" s="96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="90" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="98"/>
+      <c r="B19" s="90"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="92"/>
+      <c r="B20" s="93"/>
+    </row>
+    <row r="21" spans="1:2" ht="214.15" customHeight="1">
+      <c r="A21" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="90" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="100" customFormat="1" ht="165">
+      <c r="A22" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="94" t="s">
-[...12 lines deleted...]
-      <c r="A21" s="98" t="s">
+      <c r="B22" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="94" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="103" t="s">
+    </row>
+    <row r="23" spans="1:2" ht="105">
+      <c r="A23" s="99" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="91" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="90">
+      <c r="A24" s="99" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="91" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="15.6" customHeight="1">
+      <c r="A25" s="92"/>
+      <c r="B25" s="101"/>
+    </row>
+    <row r="26" spans="1:2" ht="180">
+      <c r="A26" s="94" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="91" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="92"/>
+      <c r="B27" s="93"/>
+    </row>
+    <row r="28" spans="1:2" ht="18.75">
+      <c r="A28" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="95" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="103" t="s">
+    </row>
+    <row r="29" spans="1:2" ht="60">
+      <c r="A29" s="102" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="95" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="103" t="s">
+      <c r="B29" s="91" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="95" t="s">
-[...8 lines deleted...]
-      <c r="A26" s="98" t="s">
+    </row>
+    <row r="30" spans="1:2" ht="45">
+      <c r="A30" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="95" t="s">
-[...25 lines deleted...]
-        <v>80</v>
+      <c r="B30" s="91" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="0MPWoLKRnaHtTSZchvOD0nAbdVBIfZ/cqP7VimUiP18hLz3h1RMtAqaW17YovrlGmMwGRVPkjqqqQnHYpizNuA==" saltValue="wemeT/VxiqEQ/3V4L3weDg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59FE462E-5144-4387-8BEC-BB8867EDCBA7}">
   <dimension ref="A1:AF64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="B4" sqref="B4:D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="85.88671875" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.33203125" style="5" customWidth="1"/>
+    <col min="1" max="1" width="85.85546875" style="5" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="17.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="64" style="5" customWidth="1"/>
-    <col min="5" max="5" width="7.5546875" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="16384" width="8.88671875" style="5"/>
+    <col min="5" max="5" width="7.5703125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="24.85546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="4.85546875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="6.28515625" style="5" customWidth="1"/>
+    <col min="9" max="10" width="15.85546875" style="5" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="28.85546875" style="5" customWidth="1"/>
+    <col min="12" max="12" width="14.140625" style="5" customWidth="1"/>
+    <col min="13" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:32" ht="48.6" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
     </row>
-    <row r="2" spans="1:32" ht="23.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:32" ht="24">
       <c r="A2" s="6" t="s">
-        <v>1</v>
-[...11 lines deleted...]
-      <c r="L2" s="12"/>
+        <v>7</v>
+      </c>
+      <c r="B2" s="133"/>
+      <c r="C2" s="134"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
     </row>
-    <row r="3" spans="1:32" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:32" ht="34.9" customHeight="1">
       <c r="A3" s="6" t="s">
-        <v>2</v>
-[...11 lines deleted...]
-      <c r="L3" s="12"/>
+        <v>43</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="121"/>
+      <c r="J3" s="121"/>
+      <c r="K3" s="121"/>
+      <c r="L3" s="121"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
     </row>
-    <row r="4" spans="1:32" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:32" ht="34.9" customHeight="1">
       <c r="A4" s="6" t="s">
-        <v>3</v>
-[...11 lines deleted...]
-      <c r="L4" s="88"/>
+        <v>44</v>
+      </c>
+      <c r="B4" s="133"/>
+      <c r="C4" s="134"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="121"/>
+      <c r="J4" s="121"/>
+      <c r="K4" s="121"/>
+      <c r="L4" s="121"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
     </row>
-    <row r="5" spans="1:32" ht="23.4" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="L5" s="12"/>
+    <row r="5" spans="1:32" ht="24">
+      <c r="A5" s="114" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="133"/>
+      <c r="C5" s="134"/>
+      <c r="D5" s="135"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="121"/>
+      <c r="J5" s="121"/>
+      <c r="K5" s="121"/>
+      <c r="L5" s="121"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
     </row>
-    <row r="6" spans="1:32" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H7" s="23"/>
+    <row r="6" spans="1:32" ht="15" customHeight="1" thickBot="1">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="13"/>
+    </row>
+    <row r="7" spans="1:32" ht="21">
+      <c r="A7" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="15"/>
+      <c r="C7" s="15"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" s="19"/>
+      <c r="H7" s="20"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
-    <row r="8" spans="1:32" ht="36" x14ac:dyDescent="0.3">
-[...88 lines deleted...]
-      <c r="A14" s="37" t="s">
+    <row r="8" spans="1:32" ht="36">
+      <c r="A8" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="24"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="17"/>
+      <c r="H8" s="20"/>
+      <c r="J8" s="26" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" ht="16.5" thickBot="1">
+      <c r="A9" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="35"/>
-[...48 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="G9" s="12"/>
+      <c r="H9" s="13"/>
+      <c r="J9" s="28"/>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="128"/>
+      <c r="D10" s="129"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="128"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="J11" s="33"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="128"/>
+      <c r="D12" s="129"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="J12" s="33"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="J13" s="28"/>
+    </row>
+    <row r="14" spans="1:32" ht="16.149999999999999" customHeight="1">
+      <c r="A14" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="32"/>
+      <c r="C14" s="128"/>
+      <c r="D14" s="129"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="J14" s="33"/>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="128"/>
+      <c r="D15" s="129"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="J15" s="33"/>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="32"/>
+      <c r="C16" s="128"/>
+      <c r="D16" s="129"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="J16" s="33"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="32"/>
+      <c r="C17" s="128"/>
+      <c r="D17" s="129"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="J17" s="33"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="128"/>
+      <c r="D18" s="129"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="J18" s="33"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="35"/>
-[...48 lines deleted...]
-      <c r="A22" s="30" t="s">
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="J19" s="28"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="128"/>
+      <c r="D20" s="129"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="J20" s="33"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="32"/>
+      <c r="C21" s="128"/>
+      <c r="D21" s="129"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="J21" s="33"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="J22" s="28"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="32"/>
+      <c r="C23" s="128"/>
+      <c r="D23" s="129"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="J23" s="33"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="32"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="129"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="J24" s="33"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="32"/>
+      <c r="C25" s="128"/>
+      <c r="D25" s="129"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="J25" s="33"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" s="32"/>
+      <c r="C26" s="128"/>
+      <c r="D26" s="129"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="J26" s="33"/>
+    </row>
+    <row r="27" spans="1:10" ht="19.5" thickBot="1">
+      <c r="A27" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="31"/>
-[...64 lines deleted...]
-      <c r="B27" s="40">
+      <c r="B27" s="37">
         <f>SUM(B10:B12,B14:B18,B20:B21,B23:B26)</f>
         <v>0</v>
       </c>
-      <c r="C27" s="41"/>
-[...28 lines deleted...]
-      <c r="H29" s="16"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="J27" s="40"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="12"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="J28" s="41"/>
+    </row>
+    <row r="29" spans="1:10" ht="21">
+      <c r="A29" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="43"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
-    <row r="30" spans="1:10" ht="48" x14ac:dyDescent="0.3">
-      <c r="A30" s="47" t="s">
+    <row r="30" spans="1:10" ht="48">
+      <c r="A30" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" s="17"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="J30" s="26" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="49"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="33"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="48" t="s">
+      <c r="B32" s="32"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="50"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="51"/>
+      <c r="J32" s="33"/>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="D30" s="49" t="s">
-[...59 lines deleted...]
-      <c r="B34" s="56">
+      <c r="B33" s="32"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="50"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="51"/>
+      <c r="J33" s="33"/>
+    </row>
+    <row r="34" spans="1:11" ht="18.75">
+      <c r="A34" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="53">
         <f>SUM(B31:B33)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="57">
+      <c r="C34" s="54">
         <f>SUM(C31:C33)</f>
         <v>0</v>
       </c>
-      <c r="D34" s="58"/>
-[...27 lines deleted...]
-      <c r="H36" s="16"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="56"/>
+      <c r="J34" s="57"/>
+    </row>
+    <row r="35" spans="1:11" customFormat="1" ht="15">
+      <c r="A35" s="17"/>
+      <c r="B35" s="17"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="58"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="17"/>
+      <c r="G35" s="17"/>
+      <c r="H35" s="20"/>
+    </row>
+    <row r="36" spans="1:11" ht="21">
+      <c r="A36" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="42"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="13"/>
       <c r="I36"/>
       <c r="J36"/>
     </row>
-    <row r="37" spans="1:11" ht="72" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="I37" s="50" t="s">
+    <row r="37" spans="1:11" ht="72">
+      <c r="A37" s="60" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="D37" s="62"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="J37" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="K37" s="12"/>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="64" t="s">
         <v>35</v>
       </c>
-      <c r="J37" s="29" t="s">
-[...8 lines deleted...]
-      <c r="B38" s="68">
+      <c r="B38" s="65">
         <f>(MIN(C34, 5)*150 + MAX(MIN(C34-5, 5), 0)*140 + MAX(MIN(C34-10, 5), 0)*130 + MAX(C34-15, 0)*109)*12</f>
         <v>0</v>
       </c>
-      <c r="C38" s="126"/>
-[...12 lines deleted...]
-      <c r="B39" s="70">
+      <c r="C38" s="128"/>
+      <c r="D38" s="129"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="33"/>
+    </row>
+    <row r="39" spans="1:11" ht="18.75">
+      <c r="A39" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" s="67">
         <f>SUM(B38)</f>
         <v>0</v>
       </c>
-      <c r="C39" s="126"/>
-[...16 lines deleted...]
-      <c r="H40" s="16"/>
+      <c r="C39" s="128"/>
+      <c r="D39" s="129"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="41"/>
+      <c r="J39" s="41"/>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="58"/>
+      <c r="B40" s="17"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="58"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="13"/>
       <c r="I40"/>
       <c r="J40"/>
     </row>
-    <row r="41" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-      <c r="H41" s="16"/>
+    <row r="41" spans="1:11" ht="21" customHeight="1">
+      <c r="A41" s="42" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="68"/>
+      <c r="C41" s="63"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="13"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
-    <row r="42" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="B43" s="68">
+    <row r="42" spans="1:11" ht="36" customHeight="1">
+      <c r="A42" s="70"/>
+      <c r="B42" s="71" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="72"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="J42" s="74" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="15.6" customHeight="1">
+      <c r="A43" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="65">
         <f>B27</f>
         <v>0</v>
       </c>
-      <c r="C43" s="20"/>
-[...12 lines deleted...]
-      <c r="B44" s="68">
+      <c r="C43" s="17"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="76"/>
+      <c r="J43" s="77"/>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="75" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="65">
         <f>B34</f>
         <v>0</v>
       </c>
-      <c r="C44" s="20"/>
-[...12 lines deleted...]
-      <c r="B45" s="68">
+      <c r="C44" s="17"/>
+      <c r="D44" s="17"/>
+      <c r="E44" s="17"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="51"/>
+      <c r="J44" s="33"/>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="75" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" s="65">
         <f>B39</f>
         <v>0</v>
       </c>
-      <c r="C45" s="20"/>
-[...12 lines deleted...]
-      <c r="B46" s="68">
+      <c r="C45" s="17"/>
+      <c r="D45" s="17"/>
+      <c r="E45" s="17"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="51"/>
+      <c r="J45" s="33"/>
+    </row>
+    <row r="46" spans="1:11" ht="18.75">
+      <c r="A46" s="78" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="65">
         <f>SUM(B43:B45)</f>
         <v>0</v>
       </c>
-      <c r="C46" s="66"/>
-[...18 lines deleted...]
-    <row r="48" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="C46" s="63"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="17"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="13"/>
+      <c r="I46" s="56"/>
+      <c r="J46" s="57"/>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="12"/>
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="12"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="12"/>
+      <c r="H47" s="13"/>
+    </row>
+    <row r="48" spans="1:11" ht="31.5">
       <c r="A48"/>
-      <c r="B48" s="74" t="s">
-[...13 lines deleted...]
-      <c r="B49" s="68">
+      <c r="B48" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="72"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+      <c r="H48" s="13"/>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="75" t="s">
+        <v>27</v>
+      </c>
+      <c r="B49" s="65">
         <f>B34</f>
         <v>0</v>
       </c>
-      <c r="C49" s="82"/>
-[...10 lines deleted...]
-      <c r="B50" s="68">
+      <c r="C49" s="79"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+      <c r="H49" s="13"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="75" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50" s="65">
         <f>B39</f>
         <v>0</v>
       </c>
-      <c r="C50" s="82"/>
-[...10 lines deleted...]
-      <c r="B51" s="68">
+      <c r="C50" s="79"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="13"/>
+    </row>
+    <row r="51" spans="1:8" ht="18.75">
+      <c r="A51" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="65">
         <f>SUM(B49:B50)</f>
         <v>0</v>
       </c>
-      <c r="C51" s="83"/>
-[...19 lines deleted...]
-      <c r="B53" s="68">
+      <c r="C51" s="80"/>
+      <c r="D51" s="12"/>
+      <c r="E51" s="12"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="12"/>
+      <c r="H51" s="13"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="12"/>
+      <c r="C52" s="12"/>
+      <c r="D52" s="12"/>
+      <c r="E52" s="12"/>
+      <c r="F52" s="12"/>
+      <c r="G52" s="12"/>
+      <c r="H52" s="13"/>
+    </row>
+    <row r="53" spans="1:8" ht="18.75">
+      <c r="A53" s="78" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53" s="65">
         <f>B46+B51</f>
         <v>0</v>
       </c>
-      <c r="C53" s="83"/>
-[...19 lines deleted...]
-      <c r="B55" s="84">
+      <c r="C53" s="80"/>
+      <c r="D53" s="12"/>
+      <c r="E53" s="12"/>
+      <c r="F53" s="12"/>
+      <c r="G53" s="12"/>
+      <c r="H53" s="13"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="12"/>
+      <c r="C54" s="12"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="13"/>
+    </row>
+    <row r="55" spans="1:8" ht="18.75">
+      <c r="A55" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" s="81">
         <f>C34</f>
         <v>0</v>
       </c>
-      <c r="C55" s="83"/>
-[...94 lines deleted...]
-      <c r="H64" s="133"/>
+      <c r="C55" s="80"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="13"/>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="12"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="12"/>
+      <c r="H56" s="13"/>
+    </row>
+    <row r="57" spans="1:8" ht="16.5" thickBot="1">
+      <c r="A57" s="82"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="13"/>
+    </row>
+    <row r="58" spans="1:8" ht="17.25" thickTop="1" thickBot="1">
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+    </row>
+    <row r="59" spans="1:8" ht="22.5" thickTop="1" thickBot="1">
+      <c r="A59" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B59" s="84"/>
+      <c r="C59" s="59"/>
+      <c r="D59" s="59"/>
+      <c r="E59" s="84"/>
+      <c r="F59" s="84"/>
+      <c r="G59" s="59"/>
+      <c r="H59" s="59"/>
+    </row>
+    <row r="60" spans="1:8" ht="65.45" customHeight="1">
+      <c r="A60" s="130" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60" s="131"/>
+      <c r="C60" s="131"/>
+      <c r="D60" s="131"/>
+      <c r="E60" s="131"/>
+      <c r="F60" s="131"/>
+      <c r="G60" s="131"/>
+      <c r="H60" s="132"/>
+    </row>
+    <row r="61" spans="1:8" ht="40.15" customHeight="1">
+      <c r="A61" s="122"/>
+      <c r="B61" s="123"/>
+      <c r="C61" s="123"/>
+      <c r="D61" s="123"/>
+      <c r="E61" s="123"/>
+      <c r="F61" s="123"/>
+      <c r="G61" s="123"/>
+      <c r="H61" s="124"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="122"/>
+      <c r="B62" s="123"/>
+      <c r="C62" s="123"/>
+      <c r="D62" s="123"/>
+      <c r="E62" s="123"/>
+      <c r="F62" s="123"/>
+      <c r="G62" s="123"/>
+      <c r="H62" s="124"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="122"/>
+      <c r="B63" s="123"/>
+      <c r="C63" s="123"/>
+      <c r="D63" s="123"/>
+      <c r="E63" s="123"/>
+      <c r="F63" s="123"/>
+      <c r="G63" s="123"/>
+      <c r="H63" s="124"/>
+    </row>
+    <row r="64" spans="1:8" ht="28.9" customHeight="1" thickBot="1">
+      <c r="A64" s="125"/>
+      <c r="B64" s="126"/>
+      <c r="C64" s="126"/>
+      <c r="D64" s="126"/>
+      <c r="E64" s="126"/>
+      <c r="F64" s="126"/>
+      <c r="G64" s="126"/>
+      <c r="H64" s="127"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="88NLNxCsXzNAk0MoU8ZsIung0iVxlQIlsIfSnjZx7Z6t2fbuxJZ305a5jh7ptkHMAEGJg82TgF1pUsYc250UEA==" saltValue="QVlXK3X4ehieSTkCH72ZPg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="18">
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="21">
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="B2:D2"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
     <mergeCell ref="A61:H64"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="A60:H60"/>
-    <mergeCell ref="C16:D16"/>
-[...4 lines deleted...]
-    <mergeCell ref="C15:D15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId3" name="Check Box 1">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>289560</xdr:colOff>
+                    <xdr:colOff>285750</xdr:colOff>
                     <xdr:row>2</xdr:row>
-                    <xdr:rowOff>83820</xdr:rowOff>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>373380</xdr:colOff>
+                    <xdr:colOff>371475</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId5" name="Check Box 3">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>480060</xdr:colOff>
+                    <xdr:colOff>476250</xdr:colOff>
                     <xdr:row>2</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>2293620</xdr:colOff>
+                    <xdr:colOff>2295525</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9676EE4-300C-47C6-A85F-9E3A8AABFE44}">
   <dimension ref="B2:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="30" customWidth="1"/>
-    <col min="3" max="3" width="20.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="12.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" customWidth="1"/>
+    <col min="4" max="4" width="21.140625" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" customWidth="1"/>
+    <col min="9" max="9" width="12.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="46.95" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:9" ht="46.9" customHeight="1">
       <c r="B2" s="137" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C2" s="137"/>
       <c r="D2" s="137"/>
       <c r="E2" s="137"/>
     </row>
-    <row r="3" spans="2:9" ht="59.4" thickBot="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="E3" s="110" t="s">
+    <row r="3" spans="2:9" ht="57.75" thickBot="1">
+      <c r="B3" s="104" t="s">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="119" t="s">
+      <c r="C3" s="105" t="s">
+        <v>86</v>
+      </c>
+      <c r="D3" s="105" t="s">
+        <v>87</v>
+      </c>
+      <c r="E3" s="106" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="4" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B4" s="115" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="119" t="s">
+        <v>90</v>
+      </c>
+      <c r="D4" s="116" t="s">
+        <v>91</v>
+      </c>
+      <c r="E4" s="117" t="s">
+        <v>92</v>
+      </c>
+      <c r="I4" s="110"/>
+    </row>
+    <row r="5" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B5" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="C5" s="118" t="s">
+        <v>94</v>
+      </c>
+      <c r="D5" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="E5" s="109" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" ht="16.5" hidden="1" thickBot="1">
+      <c r="B6" s="111" t="s">
+        <v>97</v>
+      </c>
+      <c r="C6" s="118" t="s">
+        <v>94</v>
+      </c>
+      <c r="D6" s="112" t="s">
+        <v>98</v>
+      </c>
+      <c r="E6" s="113" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="7" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B7" s="115" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" s="119" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" s="116" t="s">
+        <v>102</v>
+      </c>
+      <c r="E7" s="117" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B8" s="107" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="118" t="s">
+        <v>105</v>
+      </c>
+      <c r="D8" s="120" t="s">
+        <v>106</v>
+      </c>
+      <c r="E8" s="109" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B9" s="115" t="s">
+        <v>108</v>
+      </c>
+      <c r="C9" s="119" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="116" t="s">
+        <v>110</v>
+      </c>
+      <c r="E9" s="117" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B10" s="107" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="118" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="108" t="s">
+        <v>114</v>
+      </c>
+      <c r="E10" s="109" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B11" s="111" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="119" t="s">
+        <v>117</v>
+      </c>
+      <c r="D11" s="116" t="s">
+        <v>118</v>
+      </c>
+      <c r="E11" s="113" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B12" s="107" t="s">
+        <v>120</v>
+      </c>
+      <c r="C12" s="118" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" s="108" t="s">
+        <v>122</v>
+      </c>
+      <c r="E12" s="109" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B13" s="111" t="s">
+        <v>124</v>
+      </c>
+      <c r="C13" s="119" t="s">
+        <v>125</v>
+      </c>
+      <c r="D13" s="116" t="s">
+        <v>126</v>
+      </c>
+      <c r="E13" s="113" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="14" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B14" s="107" t="s">
+        <v>128</v>
+      </c>
+      <c r="C14" s="118" t="s">
+        <v>129</v>
+      </c>
+      <c r="D14" s="108" t="s">
+        <v>118</v>
+      </c>
+      <c r="E14" s="109" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="15" spans="2:9" ht="16.5" thickBot="1">
+      <c r="B15" s="111" t="s">
+        <v>131</v>
+      </c>
+      <c r="C15" s="119" t="s">
+        <v>132</v>
+      </c>
+      <c r="D15" s="116" t="s">
+        <v>133</v>
+      </c>
+      <c r="E15" s="117" t="s">
         <v>134</v>
       </c>
-      <c r="C4" s="123" t="s">
-[...164 lines deleted...]
-    <row r="17" spans="2:2" ht="15.6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="17" spans="2:2" ht="15.75">
       <c r="B17" s="5" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="DhCOwRB2uH4n768CzTy3xZvs+NcvkODRo/QGryXTP3Q1/fT+GwwnOG/V2mp3xxHPtOXTOhTgvTtLRqmEfPRUlw==" saltValue="XOVwbaWfykUSavpSW5mM4Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B2:E2"/>
   </mergeCells>
-  <phoneticPr fontId="24" type="noConversion"/>
+  <phoneticPr fontId="23" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100658BC43AE50C264F9934DAFA44452C58" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bbbe24b5514f101aa443f6f2948859c2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="08f27a09-a87b-474d-974a-7271bc070682" xmlns:ns3="5c937f70-e7ac-4fe9-be82-7ad3b68c3b2d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a164059302b34b3dcb8cf1112a781b5" ns2:_="" ns3:_="">
+    <xsd:import namespace="08f27a09-a87b-474d-974a-7271bc070682"/>
+    <xsd:import namespace="5c937f70-e7ac-4fe9-be82-7ad3b68c3b2d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08f27a09-a87b-474d-974a-7271bc070682" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="219cb8a3-2c43-49ff-bdd4-56a41dc47caf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5c937f70-e7ac-4fe9-be82-7ad3b68c3b2d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{48807dea-2b70-4b7d-95a5-d806ddf678bf}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5c937f70-e7ac-4fe9-be82-7ad3b68c3b2d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="08f27a09-a87b-474d-974a-7271bc070682">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5c937f70-e7ac-4fe9-be82-7ad3b68c3b2d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{640AAB01-8D60-4D18-92D0-A2BD97458D8B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFE9DA0A-8C57-4180-9A1B-5B51BDE64131}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDAB7050-3B8A-43A5-9A59-F5DC0534B8D7}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...18 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Elwell, Peter (He/Him/His) (MHFA)</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100658BC43AE50C264F9934DAFA44452C58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>