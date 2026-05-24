--- v0 (2026-03-05)
+++ v1 (2026-05-24)
@@ -145,51 +145,59 @@
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0A465F" w14:textId="260F8241" w:rsidR="00D50427" w:rsidRDefault="3770455E" w:rsidP="008E0605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Complete the Progress </w:t>
       </w:r>
       <w:r w:rsidR="00F92622">
         <w:t>Narrative</w:t>
       </w:r>
       <w:r w:rsidR="002575EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">covering each quarter and submit according to the schedule below. </w:t>
+        <w:t xml:space="preserve">covering each quarter and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> according to the schedule below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D8F3D5" w14:textId="5071524C" w:rsidR="009B7CE1" w:rsidRPr="00836718" w:rsidRDefault="009B7CE1" w:rsidP="008E0605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When answering questions, refer to your approved budget, reimbursement requests, and expenditure reports, as well as your Grant Contract Agreement and Work Plan.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47823E7C" w14:textId="6978AB22" w:rsidR="00D50427" w:rsidRPr="00836718" w:rsidRDefault="3BCDB590" w:rsidP="008E0605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When saving </w:t>
       </w:r>
@@ -487,677 +495,685 @@
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:sectPr w:rsidR="00726BBE" w:rsidSect="001B5073">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="504" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="239593DE" w14:textId="3C565E27" w:rsidR="00896FD1" w:rsidRDefault="00896FD1">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0495C662" w14:textId="0D82C371" w:rsidR="00A63068" w:rsidRPr="00F81A39" w:rsidRDefault="00A63068" w:rsidP="00A63068">
+    <w:p w14:paraId="0495C662" w14:textId="2D9A4AC3" w:rsidR="00A63068" w:rsidRPr="00F81A39" w:rsidRDefault="00A63068" w:rsidP="00A63068">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk216871020"/>
       <w:r w:rsidRPr="080E90FB">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Quarterly Program Progress</w:t>
       </w:r>
       <w:r w:rsidR="52EA25EE" w:rsidRPr="080E90FB">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> Narrative</w:t>
       </w:r>
       <w:r w:rsidRPr="080E90FB">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="4389068C" w:rsidRPr="080E90FB">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="4389068C" w:rsidRPr="080E90FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4389068C" w:rsidRPr="00685F43">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AE132E">
+      <w:r w:rsidR="00AE132E" w:rsidRPr="00685F43">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please limit response </w:t>
       </w:r>
-      <w:r w:rsidR="00F96F73">
+      <w:r w:rsidR="00F96F73" w:rsidRPr="00685F43">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
         </w:rPr>
         <w:t xml:space="preserve">length to </w:t>
       </w:r>
-      <w:r w:rsidR="001B6BD4">
+      <w:r w:rsidR="001B6BD4" w:rsidRPr="00685F43">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
         </w:rPr>
         <w:t>250</w:t>
       </w:r>
-      <w:r w:rsidR="00F96F73">
+      <w:r w:rsidR="00F96F73" w:rsidRPr="00685F43">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
         </w:rPr>
         <w:t xml:space="preserve"> words</w:t>
       </w:r>
-      <w:r w:rsidR="4389068C" w:rsidRPr="080E90FB">
+      <w:r w:rsidR="4389068C" w:rsidRPr="00685F43">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
         </w:rPr>
         <w:t xml:space="preserve"> per question</w:t>
       </w:r>
-      <w:r w:rsidR="00F96F73">
+      <w:r w:rsidR="00F96F73" w:rsidRPr="00685F43">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="4389068C" w:rsidRPr="080E90FB">
+      <w:r w:rsidR="4389068C" w:rsidRPr="00685F43">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC4831B" w14:textId="07BE8C2C" w:rsidR="00896FD1" w:rsidRPr="00836718" w:rsidRDefault="51FF9C69" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>What is your agency name, your name, and your title?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:id w:val="-272715994"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="05DEC1C3" w14:textId="5C17888C" w:rsidR="00B44C67" w:rsidRPr="00836718" w:rsidRDefault="00B71338" w:rsidP="00EC522E">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1DE2FDAF" w14:textId="77777777" w:rsidR="006A5791" w:rsidRDefault="006A5791" w:rsidP="006A5791">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="406E211C" w14:textId="26C2E54A" w:rsidR="00177185" w:rsidRDefault="00EF46A9" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000F45A2">
         <w:t xml:space="preserve">Indicate the timeframe this </w:t>
       </w:r>
       <w:r w:rsidR="00794D69">
         <w:t>narrative</w:t>
       </w:r>
       <w:r w:rsidRPr="000F45A2">
         <w:t xml:space="preserve"> covers. </w:t>
       </w:r>
       <w:r w:rsidR="6A38CC68" w:rsidRPr="000F45A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E231A5" w14:textId="1BF27B3A" w:rsidR="00EF46A9" w:rsidRPr="000F45A2" w:rsidRDefault="005C7A5A" w:rsidP="00EC522E">
+    <w:p w14:paraId="73E231A5" w14:textId="1BF27B3A" w:rsidR="00EF46A9" w:rsidRPr="000F45A2" w:rsidRDefault="00000000" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Select timeframe"/>
           <w:tag w:val="Select timeframe"/>
           <w:id w:val="2120404919"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:displayText="January 1 to March 31" w:value="January 1 to March 31"/>
             <w:listItem w:displayText="April 1 to June 30" w:value="April 1 to June 30"/>
             <w:listItem w:displayText="July 1 to September 30" w:value="July 1 to September 30"/>
             <w:listItem w:displayText="October 1 to December 31" w:value="October 1 to December 31"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005C365C" w:rsidRPr="000F45A2">
+          <w:r w:rsidR="005C365C" w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7DC4CD9F" w14:textId="77777777" w:rsidR="00427616" w:rsidRDefault="00427616" w:rsidP="00427616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C2649E1" w14:textId="2B7D5168" w:rsidR="00125094" w:rsidRDefault="531438C9" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What S</w:t>
       </w:r>
       <w:r w:rsidR="00896FD1">
         <w:t xml:space="preserve">tart-Up Fund activities have been completed during this reporting period? </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-707799735"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="75D5AD5A" w14:textId="5E62A20F" w:rsidR="00B44C67" w:rsidRDefault="00433D1C" w:rsidP="00EC522E">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="720"/>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6B35C352" w14:textId="77777777" w:rsidR="00427616" w:rsidRDefault="00427616" w:rsidP="00427616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46BBC7E3" w14:textId="47D4520E" w:rsidR="00896FD1" w:rsidRPr="00125094" w:rsidRDefault="00896FD1" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Is your Start-Up Fund utilization higher, lower, or generally in line with expectations? </w:t>
       </w:r>
       <w:r w:rsidR="121FA990">
         <w:t>Briefly d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">escribe the factors contributing to this and reference specific </w:t>
       </w:r>
       <w:r w:rsidR="009B4A7F">
         <w:t xml:space="preserve">budget </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">line items where applicable.  </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:id w:val="-652520545"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="36E2D646" w14:textId="1EF59C24" w:rsidR="00B44C67" w:rsidRDefault="00433D1C" w:rsidP="00EC522E">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:spacing w:before="0" w:after="240"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="04A5575C" w14:textId="77777777" w:rsidR="00BD4BD5" w:rsidRDefault="00BD4BD5" w:rsidP="00BD4BD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B7F823" w14:textId="65BAAD06" w:rsidR="00896FD1" w:rsidRDefault="00896FD1" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Describe any outreach or property owner engagement activities completed during this reporting period. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:id w:val="-701395070"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="21D07E0B" w14:textId="6F0FA9A1" w:rsidR="00B44C67" w:rsidRDefault="00433D1C" w:rsidP="00EC522E">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:spacing w:before="0" w:after="240"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5C27170C" w14:textId="77777777" w:rsidR="00C84868" w:rsidRDefault="00C84868" w:rsidP="00C84868">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41CEBF25" w14:textId="77777777" w:rsidR="00ED7D03" w:rsidRDefault="00ED7D03" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How many vouchers have been issued during this reporting period? </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:id w:val="46815635"/>
         <w:placeholder>
           <w:docPart w:val="A8C6D756ADFC40B69D4607DAA754B1AC"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="60321865" w14:textId="77777777" w:rsidR="005F2C7F" w:rsidRDefault="005F2C7F" w:rsidP="00EC522E">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:spacing w:before="0" w:after="240"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1830A4CA" w14:textId="77777777" w:rsidR="002B4808" w:rsidRDefault="002B4808" w:rsidP="002B4808">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE494A2" w14:textId="48A25F59" w:rsidR="000E5E41" w:rsidRDefault="00ED7D03" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00896FD1">
         <w:t xml:space="preserve">percentage of your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">total </w:t>
       </w:r>
       <w:r w:rsidR="00896FD1">
         <w:t xml:space="preserve">projected vouchers </w:t>
       </w:r>
       <w:r>
         <w:t>does this number represent</w:t>
       </w:r>
       <w:r w:rsidR="00896FD1">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:id w:val="-1465959776"/>
         <w:placeholder>
           <w:docPart w:val="D184271F472C4D9D90864194A61D66EE"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3390C6F5" w14:textId="77777777" w:rsidR="005F2C7F" w:rsidRDefault="005F2C7F" w:rsidP="00EC522E">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:spacing w:before="0" w:after="240"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1D5D4B6A" w14:textId="77777777" w:rsidR="002B4808" w:rsidRDefault="002B4808" w:rsidP="002B4808">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73040BDF" w14:textId="1D2E897D" w:rsidR="000E5E41" w:rsidRDefault="000E5E41" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">How many vouchers are placed as of the end of this reporting period? </w:t>
+        <w:t xml:space="preserve">How many vouchers are placed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the end of this reporting period? </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:id w:val="862243056"/>
         <w:placeholder>
           <w:docPart w:val="EB83BAD568544020AB9C7301F1B69A8F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="05B74B54" w14:textId="77777777" w:rsidR="00362FA1" w:rsidRDefault="00362FA1" w:rsidP="00CF5C9A">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:spacing w:before="0" w:after="240"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1B0BC2C6" w14:textId="77777777" w:rsidR="002B4808" w:rsidRDefault="002B4808" w:rsidP="002B4808">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05B50172" w14:textId="1F22F488" w:rsidR="00896FD1" w:rsidRPr="00836718" w:rsidRDefault="20B0E816" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Briefly d</w:t>
       </w:r>
       <w:r w:rsidR="00896FD1">
         <w:t xml:space="preserve">escribe any factors that have contributed to </w:t>
       </w:r>
       <w:r w:rsidR="005F2C7F">
         <w:t xml:space="preserve">voucher issuance or placement. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:id w:val="1313217859"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="720AD158" w14:textId="699EC8B9" w:rsidR="003E0D0B" w:rsidRDefault="00433D1C" w:rsidP="00CF5C9A">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:spacing w:before="0" w:after="240"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="707429E2" w14:textId="77777777" w:rsidR="002B4808" w:rsidRDefault="002B4808" w:rsidP="002B4808">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ADDF4C8" w14:textId="2D3BF6B4" w:rsidR="00896FD1" w:rsidRPr="00B808CB" w:rsidRDefault="00896FD1" w:rsidP="00EC522E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Is your Housing Assistance Payment (HAP) utilization rate higher, lower, or generally in line with your expectations? </w:t>
       </w:r>
       <w:r w:rsidR="16561DE7">
         <w:t>Briefly d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">escribe the factors contributing to this (e.g. waitlist response rate, applicant eligibility, average shopping time, availability of units in your service area, etc.)  </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1480258740"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4A1E2289" w14:textId="282AE616" w:rsidR="0017487F" w:rsidRDefault="00433D1C" w:rsidP="006A5791">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="720"/>
             <w:rPr>
               <w:rStyle w:val="Heading4Char"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004764B7">
+          <w:r w:rsidRPr="00685F43">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="505050"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3A38FAB7" w14:textId="77777777" w:rsidR="000F45A2" w:rsidRDefault="000F45A2" w:rsidP="0017487F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:sectPr w:rsidR="000F45A2" w:rsidSect="0017487F">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="504" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="086CE68D" w14:textId="77777777" w:rsidR="00B808CB" w:rsidRDefault="00B808CB" w:rsidP="00B808CB">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
@@ -1165,111 +1181,111 @@
         <w:sectPr w:rsidR="00B808CB" w:rsidSect="00B808CB">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="504" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6610D240" w14:textId="3416EE64" w:rsidR="2F25A156" w:rsidRDefault="2F25A156" w:rsidP="009430F0"/>
     <w:sectPr w:rsidR="2F25A156" w:rsidSect="001B5073">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="504" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="679A3738" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81" w:rsidP="003432CA">
+    <w:p w14:paraId="7BF434F9" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6" w:rsidP="003432CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22455715" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81"/>
+    <w:p w14:paraId="62A132EF" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E363026" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81" w:rsidP="003432CA">
+    <w:p w14:paraId="790B2714" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6" w:rsidP="003432CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE2126D" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81"/>
+    <w:p w14:paraId="3BE7163D" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11C4B130" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81">
+    <w:p w14:paraId="41F6AE7C" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:altName w:val="Palatino Linotype"/>
@@ -1361,67 +1377,67 @@
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D50D28" w:rsidRPr="00D50D28">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001B5073">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00D50D28" w:rsidRPr="00D50D28">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B09C6F8" w14:textId="77777777" w:rsidR="004C5027" w:rsidRDefault="004C5027"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ACB0129" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81" w:rsidP="003432CA">
+    <w:p w14:paraId="3F7F8D4A" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6" w:rsidP="003432CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F876A2" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81"/>
+    <w:p w14:paraId="1B5C2441" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E90DE3C" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81" w:rsidP="003432CA">
+    <w:p w14:paraId="27F1B21C" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6" w:rsidP="003432CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AA5F12" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81"/>
+    <w:p w14:paraId="7E4AB568" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BD6C577" w14:textId="77777777" w:rsidR="00281B81" w:rsidRDefault="00281B81">
+    <w:p w14:paraId="0FE75D42" w14:textId="77777777" w:rsidR="001559D6" w:rsidRDefault="001559D6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B3C525C" w14:textId="77777777" w:rsidR="00D61D55" w:rsidRDefault="00D61D55">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="534F18E5" w14:textId="15640188" w:rsidR="00D61D55" w:rsidRDefault="00D61D55">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -3372,50 +3388,51 @@
   <w:num w:numId="14" w16cid:durableId="1877695905">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="408119248">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1415739835">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="879584408">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2004819884">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1749156874">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3462,50 +3479,51 @@
     <w:rsid w:val="000D5507"/>
     <w:rsid w:val="000D7102"/>
     <w:rsid w:val="000D7CF2"/>
     <w:rsid w:val="000E313B"/>
     <w:rsid w:val="000E3E9D"/>
     <w:rsid w:val="000E5190"/>
     <w:rsid w:val="000E5E41"/>
     <w:rsid w:val="000E632A"/>
     <w:rsid w:val="000F0A15"/>
     <w:rsid w:val="000F45A2"/>
     <w:rsid w:val="000F4BB1"/>
     <w:rsid w:val="0011020D"/>
     <w:rsid w:val="00114D34"/>
     <w:rsid w:val="00125094"/>
     <w:rsid w:val="00125D32"/>
     <w:rsid w:val="0012794D"/>
     <w:rsid w:val="001339D3"/>
     <w:rsid w:val="00135082"/>
     <w:rsid w:val="00135DC7"/>
     <w:rsid w:val="00144AD3"/>
     <w:rsid w:val="00147ED1"/>
     <w:rsid w:val="001500D6"/>
     <w:rsid w:val="00151D5C"/>
     <w:rsid w:val="00152814"/>
     <w:rsid w:val="001531EB"/>
+    <w:rsid w:val="001559D6"/>
     <w:rsid w:val="00157C41"/>
     <w:rsid w:val="001658CF"/>
     <w:rsid w:val="001661D9"/>
     <w:rsid w:val="001708EC"/>
     <w:rsid w:val="0017487F"/>
     <w:rsid w:val="00177185"/>
     <w:rsid w:val="00185CE5"/>
     <w:rsid w:val="00192520"/>
     <w:rsid w:val="001925A8"/>
     <w:rsid w:val="0019673D"/>
     <w:rsid w:val="001A26D9"/>
     <w:rsid w:val="001A2F57"/>
     <w:rsid w:val="001A46BB"/>
     <w:rsid w:val="001A51DB"/>
     <w:rsid w:val="001B491B"/>
     <w:rsid w:val="001B5073"/>
     <w:rsid w:val="001B5833"/>
     <w:rsid w:val="001B6BD4"/>
     <w:rsid w:val="001B6EDE"/>
     <w:rsid w:val="001C0B90"/>
     <w:rsid w:val="001C1DC2"/>
     <w:rsid w:val="001C1F12"/>
     <w:rsid w:val="001C55E0"/>
     <w:rsid w:val="001E0F5C"/>
     <w:rsid w:val="001E5ECF"/>
@@ -3664,50 +3682,51 @@
     <w:rsid w:val="005E7E21"/>
     <w:rsid w:val="005F1408"/>
     <w:rsid w:val="005F2C7F"/>
     <w:rsid w:val="005F3097"/>
     <w:rsid w:val="005F6005"/>
     <w:rsid w:val="005F7906"/>
     <w:rsid w:val="006064AB"/>
     <w:rsid w:val="0061700C"/>
     <w:rsid w:val="00617767"/>
     <w:rsid w:val="00622BB5"/>
     <w:rsid w:val="00623D2D"/>
     <w:rsid w:val="00624C77"/>
     <w:rsid w:val="00634055"/>
     <w:rsid w:val="00646A2B"/>
     <w:rsid w:val="00647597"/>
     <w:rsid w:val="006513A7"/>
     <w:rsid w:val="006526E4"/>
     <w:rsid w:val="00655345"/>
     <w:rsid w:val="006577ED"/>
     <w:rsid w:val="0067179C"/>
     <w:rsid w:val="00672536"/>
     <w:rsid w:val="00672A42"/>
     <w:rsid w:val="00675B87"/>
     <w:rsid w:val="006814A1"/>
     <w:rsid w:val="00681EDC"/>
+    <w:rsid w:val="00685F43"/>
     <w:rsid w:val="0068649F"/>
     <w:rsid w:val="00686B81"/>
     <w:rsid w:val="00687189"/>
     <w:rsid w:val="006921E9"/>
     <w:rsid w:val="006942D8"/>
     <w:rsid w:val="006962FB"/>
     <w:rsid w:val="006977A9"/>
     <w:rsid w:val="00697CCC"/>
     <w:rsid w:val="006A5791"/>
     <w:rsid w:val="006B13B7"/>
     <w:rsid w:val="006B2942"/>
     <w:rsid w:val="006B3994"/>
     <w:rsid w:val="006C0E45"/>
     <w:rsid w:val="006D02EB"/>
     <w:rsid w:val="006D03BB"/>
     <w:rsid w:val="006D4829"/>
     <w:rsid w:val="006D7356"/>
     <w:rsid w:val="006E5A51"/>
     <w:rsid w:val="006E5D28"/>
     <w:rsid w:val="006F36BD"/>
     <w:rsid w:val="006F3B38"/>
     <w:rsid w:val="007137A4"/>
     <w:rsid w:val="00717F3E"/>
     <w:rsid w:val="00726BBE"/>
     <w:rsid w:val="00740257"/>
@@ -3718,50 +3737,51 @@
     <w:rsid w:val="00751188"/>
     <w:rsid w:val="00754D2C"/>
     <w:rsid w:val="00757B43"/>
     <w:rsid w:val="007626C9"/>
     <w:rsid w:val="0077225E"/>
     <w:rsid w:val="00780E94"/>
     <w:rsid w:val="00784544"/>
     <w:rsid w:val="00784CF2"/>
     <w:rsid w:val="00793F48"/>
     <w:rsid w:val="00794D69"/>
     <w:rsid w:val="007A044E"/>
     <w:rsid w:val="007A1790"/>
     <w:rsid w:val="007A2623"/>
     <w:rsid w:val="007A45E4"/>
     <w:rsid w:val="007A7632"/>
     <w:rsid w:val="007B35B2"/>
     <w:rsid w:val="007B4354"/>
     <w:rsid w:val="007B4548"/>
     <w:rsid w:val="007B6346"/>
     <w:rsid w:val="007C1167"/>
     <w:rsid w:val="007C1642"/>
     <w:rsid w:val="007C58EC"/>
     <w:rsid w:val="007D1FFF"/>
     <w:rsid w:val="007D42A0"/>
     <w:rsid w:val="007E157B"/>
+    <w:rsid w:val="007E22B8"/>
     <w:rsid w:val="007E5B8A"/>
     <w:rsid w:val="007E685C"/>
     <w:rsid w:val="007E6D3B"/>
     <w:rsid w:val="007F461B"/>
     <w:rsid w:val="007F6108"/>
     <w:rsid w:val="007F7097"/>
     <w:rsid w:val="008067A6"/>
     <w:rsid w:val="00807B1A"/>
     <w:rsid w:val="0081482C"/>
     <w:rsid w:val="008251B3"/>
     <w:rsid w:val="0083394A"/>
     <w:rsid w:val="00836718"/>
     <w:rsid w:val="00844F1D"/>
     <w:rsid w:val="0084749F"/>
     <w:rsid w:val="00847A88"/>
     <w:rsid w:val="00864202"/>
     <w:rsid w:val="00871DAF"/>
     <w:rsid w:val="00873688"/>
     <w:rsid w:val="00893DED"/>
     <w:rsid w:val="00896FD1"/>
     <w:rsid w:val="008A2EC7"/>
     <w:rsid w:val="008A7D5D"/>
     <w:rsid w:val="008B1283"/>
     <w:rsid w:val="008B5443"/>
     <w:rsid w:val="008C1E03"/>
@@ -3824,95 +3844,97 @@
     <w:rsid w:val="00A63068"/>
     <w:rsid w:val="00A64ECE"/>
     <w:rsid w:val="00A66185"/>
     <w:rsid w:val="00A7066C"/>
     <w:rsid w:val="00A71CAD"/>
     <w:rsid w:val="00A72978"/>
     <w:rsid w:val="00A731A2"/>
     <w:rsid w:val="00A827C1"/>
     <w:rsid w:val="00A838CA"/>
     <w:rsid w:val="00A93F40"/>
     <w:rsid w:val="00A96F93"/>
     <w:rsid w:val="00AA44F7"/>
     <w:rsid w:val="00AB593C"/>
     <w:rsid w:val="00AC1E3F"/>
     <w:rsid w:val="00AC2055"/>
     <w:rsid w:val="00AD2036"/>
     <w:rsid w:val="00AE132E"/>
     <w:rsid w:val="00AE4315"/>
     <w:rsid w:val="00AE5772"/>
     <w:rsid w:val="00AF22AD"/>
     <w:rsid w:val="00AF4350"/>
     <w:rsid w:val="00AF5107"/>
     <w:rsid w:val="00B06264"/>
     <w:rsid w:val="00B067F8"/>
     <w:rsid w:val="00B07C8F"/>
+    <w:rsid w:val="00B200A3"/>
     <w:rsid w:val="00B275D4"/>
     <w:rsid w:val="00B31053"/>
     <w:rsid w:val="00B33562"/>
     <w:rsid w:val="00B35B03"/>
     <w:rsid w:val="00B37AD5"/>
     <w:rsid w:val="00B44C67"/>
     <w:rsid w:val="00B554B1"/>
     <w:rsid w:val="00B55C6B"/>
     <w:rsid w:val="00B61E1A"/>
     <w:rsid w:val="00B67495"/>
     <w:rsid w:val="00B71338"/>
     <w:rsid w:val="00B75051"/>
     <w:rsid w:val="00B808CB"/>
     <w:rsid w:val="00B80BFF"/>
     <w:rsid w:val="00B859DE"/>
     <w:rsid w:val="00B85BC2"/>
     <w:rsid w:val="00B85FD8"/>
     <w:rsid w:val="00B93522"/>
     <w:rsid w:val="00B95E7F"/>
     <w:rsid w:val="00BB4324"/>
     <w:rsid w:val="00BB6BD5"/>
     <w:rsid w:val="00BB7240"/>
     <w:rsid w:val="00BC86DE"/>
     <w:rsid w:val="00BD0E59"/>
     <w:rsid w:val="00BD1DC1"/>
     <w:rsid w:val="00BD4BD5"/>
     <w:rsid w:val="00BD7991"/>
     <w:rsid w:val="00BE35E1"/>
     <w:rsid w:val="00BE3EC6"/>
     <w:rsid w:val="00BF794B"/>
     <w:rsid w:val="00C1173D"/>
     <w:rsid w:val="00C12D2F"/>
     <w:rsid w:val="00C12D94"/>
     <w:rsid w:val="00C15A03"/>
     <w:rsid w:val="00C23C46"/>
     <w:rsid w:val="00C277A8"/>
     <w:rsid w:val="00C309AE"/>
     <w:rsid w:val="00C331CE"/>
     <w:rsid w:val="00C365CE"/>
     <w:rsid w:val="00C417EB"/>
     <w:rsid w:val="00C421A4"/>
     <w:rsid w:val="00C4247F"/>
     <w:rsid w:val="00C528AE"/>
     <w:rsid w:val="00C62C7C"/>
     <w:rsid w:val="00C804D7"/>
+    <w:rsid w:val="00C806BC"/>
     <w:rsid w:val="00C82AED"/>
     <w:rsid w:val="00C84868"/>
     <w:rsid w:val="00C87504"/>
     <w:rsid w:val="00C87DAF"/>
     <w:rsid w:val="00C9660C"/>
     <w:rsid w:val="00CA123C"/>
     <w:rsid w:val="00CB2BB9"/>
     <w:rsid w:val="00CC4F11"/>
     <w:rsid w:val="00CC6899"/>
     <w:rsid w:val="00CD7904"/>
     <w:rsid w:val="00CE40B4"/>
     <w:rsid w:val="00CE45B0"/>
     <w:rsid w:val="00CE49C0"/>
     <w:rsid w:val="00CF143A"/>
     <w:rsid w:val="00CF5C9A"/>
     <w:rsid w:val="00D0014D"/>
     <w:rsid w:val="00D22819"/>
     <w:rsid w:val="00D3244E"/>
     <w:rsid w:val="00D352B0"/>
     <w:rsid w:val="00D42632"/>
     <w:rsid w:val="00D439C4"/>
     <w:rsid w:val="00D43A0C"/>
     <w:rsid w:val="00D50427"/>
     <w:rsid w:val="00D50D28"/>
     <w:rsid w:val="00D511F0"/>
@@ -6180,51 +6202,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:altName w:val="Palatino Linotype"/>
@@ -6288,51 +6310,53 @@
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00380062"/>
     <w:rsid w:val="000563F3"/>
     <w:rsid w:val="000D7CF2"/>
     <w:rsid w:val="0012794D"/>
     <w:rsid w:val="001671A7"/>
     <w:rsid w:val="00172EF8"/>
     <w:rsid w:val="00380062"/>
     <w:rsid w:val="0051576B"/>
     <w:rsid w:val="005206FB"/>
     <w:rsid w:val="005814F2"/>
     <w:rsid w:val="00592163"/>
     <w:rsid w:val="006F19EA"/>
     <w:rsid w:val="007A7632"/>
     <w:rsid w:val="007C58EC"/>
     <w:rsid w:val="00A565B0"/>
+    <w:rsid w:val="00B200A3"/>
     <w:rsid w:val="00B36E22"/>
+    <w:rsid w:val="00C35E8D"/>
     <w:rsid w:val="00C9660C"/>
     <w:rsid w:val="00CD4FB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6960,65 +6984,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="State of Minnesota" id="{FBFFE991-EC03-4C0A-BAED-2F712C2A7AE7}" vid="{A476B202-42F1-4399-9BC8-98609D88DE2A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000BF8C4720FE80D4493897D2927D11081" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b6dc799b6d8201ed1e212d0c4f013d41">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6ab54f04-3768-4a11-8047-3a85c8274cf8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0bb031ca8c6b31e20ced4e77e4dec08f" ns2:_="">
     <xsd:import namespace="6ab54f04-3768-4a11-8047-3a85c8274cf8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6ab54f04-3768-4a11-8047-3a85c8274cf8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -7112,120 +7125,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FD16B55-B2CF-4CF6-9B38-4C87B41B53EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32845E5-3069-4F60-BC82-FAFC75178C8D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20431E23-4C7F-4F8A-A797-4BFB1E07538F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18FDACF1-D504-4712-B33C-6137C19B7EF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6ab54f04-3768-4a11-8047-3a85c8274cf8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20431E23-4C7F-4F8A-A797-4BFB1E07538F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32845E5-3069-4F60-BC82-FAFC75178C8D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FD16B55-B2CF-4CF6-9B38-4C87B41B53EF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>General Use Template</Template>
+  <Template>General Use Template.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>451</Words>
-  <Characters>2573</Characters>
+  <Characters>2572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company>State of Minnesota</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3018</CharactersWithSpaces>
+  <CharactersWithSpaces>3017</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>3276823</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Shannon.Fortune@state.mn.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3342349</vt:i4>
       </vt:variant>
       <vt:variant>