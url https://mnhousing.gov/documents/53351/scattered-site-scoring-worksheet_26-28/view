--- v0 (2026-03-22)
+++ v1 (2026-05-21)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\OpsTeam_MF\Web\_RFP_Patty\2026RFP_2027HTC\2. Redlines\10 Doc Ready For Website_MoveONEarlyRelease\Can't move until Application Release_Contains links to new docs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\OpsTeam_MF\Web\_RFP_Patty\2026RFP_2027HTC\2. Redlines\10 Doc Ready For Website\_MOVED\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{631BB350-9594-4632-ABEE-250F053CC20D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B37B816-63EE-457C-83A1-2D42C5DF7A6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="525" yWindow="2655" windowWidth="25155" windowHeight="12375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="360" yWindow="1200" windowWidth="26010" windowHeight="12735" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Example" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K14" i="1" l="1"/>
   <c r="J14" i="1"/>
   <c r="I14" i="1"/>
   <c r="H14" i="1"/>
   <c r="G14" i="1"/>
@@ -499,51 +499,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFD071"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8D1FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -701,182 +701,177 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="37" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="34" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="37" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="36" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="37" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="38" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="37" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="18" fillId="37" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="35" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1206,348 +1201,349 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="4" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="4"/>
+    <col min="1" max="1" width="18.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="46.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="7"/>
+    <col min="4" max="4" width="15.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.28515625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="15.7109375" style="7" customWidth="1"/>
+    <col min="11" max="11" width="16" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="2"/>
-[...3 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="6"/>
     </row>
     <row r="2" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="2"/>
-[...3 lines deleted...]
-      <c r="F2" s="3"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:11" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="19" t="s">
+      <c r="A3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="20"/>
-      <c r="E3" s="24" t="s">
+      <c r="D3" s="11"/>
+      <c r="E3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="25" t="s">
+      <c r="F3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="23" t="s">
+      <c r="G3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="23"/>
-      <c r="I3" s="26" t="s">
+      <c r="H3" s="14"/>
+      <c r="I3" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="J3" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="28" t="s">
+      <c r="K3" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A4" s="19"/>
-[...5 lines deleted...]
-      <c r="G4" s="7" t="s">
+      <c r="A4" s="9"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="26"/>
-[...1 lines deleted...]
-      <c r="K4" s="28"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="17"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="28">
         <v>36</v>
       </c>
-      <c r="D5" s="21"/>
-      <c r="E5" s="10">
+      <c r="D5" s="18"/>
+      <c r="E5" s="29">
         <v>6</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="29">
         <v>6</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="29">
         <v>7</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="29">
         <v>2</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="29">
         <v>0</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="29">
         <v>3</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="29">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A6" s="8" t="s">
+      <c r="A6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="28">
         <v>75</v>
       </c>
-      <c r="D6" s="21"/>
-      <c r="E6" s="10">
+      <c r="D6" s="18"/>
+      <c r="E6" s="29">
         <v>2</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="29">
         <v>6</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="29">
         <v>4</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="29">
         <v>1</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="29">
         <v>0</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="29">
         <v>0</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="29">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A7" s="16"/>
-[...9 lines deleted...]
-      <c r="K7" s="18"/>
+      <c r="A7" s="1"/>
+      <c r="B7" s="2"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A8" s="16"/>
-[...9 lines deleted...]
-      <c r="K8" s="18"/>
+      <c r="A8" s="1"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A9" s="16"/>
-[...9 lines deleted...]
-      <c r="K9" s="18"/>
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A10" s="16"/>
-[...9 lines deleted...]
-      <c r="K10" s="18"/>
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A11" s="16"/>
-[...9 lines deleted...]
-      <c r="K11" s="18"/>
+      <c r="A11" s="1"/>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A12" s="16"/>
-[...9 lines deleted...]
-      <c r="K12" s="18"/>
+      <c r="A12" s="1"/>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A13" s="16"/>
-[...1 lines deleted...]
-      <c r="C13" s="16"/>
+      <c r="A13" s="1"/>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
       <c r="D13" s="22"/>
-      <c r="E13" s="18"/>
-[...5 lines deleted...]
-      <c r="K13" s="18"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A14" s="11"/>
-      <c r="B14" s="13" t="s">
+      <c r="A14" s="21"/>
+      <c r="B14" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="12">
+      <c r="C14" s="20">
         <f>SUM(C5:C13)</f>
         <v>111</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D14" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="25">
         <f>ROUND(SUMPRODUCT(E5:E13,C5:C13)/SUM(C5:C13)*2,0)/2</f>
         <v>3.5</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="25">
         <f>ROUND(SUMPRODUCT(F5:F13,C5:C13)/SUM(C5:C13)*2,0)/2</f>
         <v>6</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="25">
         <f>ROUND(SUMPRODUCT(G5:G13,C5:C13)/SUM(C5:C13)*2,0)/2</f>
         <v>5</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="25">
         <f>ROUND(SUMPRODUCT(H5:H13,C5:C13)/SUM(C5:C13)*2,0)/2</f>
         <v>1.5</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="25">
         <f>ROUND(SUMPRODUCT(I5:I13,C5:C13)/SUM(C5:C13)*2,0)/2</f>
         <v>0</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="25">
         <f>ROUND(SUMPRODUCT(J5:J13,C5:C13)/SUM(C5:C13)*2,0)/2</f>
         <v>1</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="25">
         <f>ROUND(SUMPRODUCT(K5:K13,C5:C13)/SUM(C5:C13)*2,0)/2</f>
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iu1csX4VgAD3ahyAI1Oh3eFVxsqP+GFKjga2xySJVCVlbwqJbLHtq05tTZoi2neZGvTK2szveFHO3YRKZfspLQ==" saltValue="7+CVRqP1MiPL8KB20MPV/g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="10">
+  <sheetProtection algorithmName="SHA-512" hashValue="kWJ43JjlXpxHJZ4Q5CWjy51DMxHZtMNxmLmh6CGmNX0VVxOjgPu7G/5BOBjxVsQ7W3jHUdmO1Fejfrfd57XlEg==" saltValue="E2ZbvWXhzXp8KnYEb7lfgQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="11">
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="D3:D13"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="B3:B4"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="F3:F4"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Bold"&amp;14Minnesota Housing Scattered Site Scoring Worksheet</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>