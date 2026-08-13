--- v0 (2026-07-24)
+++ v1 (2026-08-13)
@@ -1,182 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\OpsTeam_MF\Web\FHPAP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EAE5DCF-684A-4C6B-ABB7-2669FEAADC99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E88B63DB-CCB2-4759-A172-528D21BB8507}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="510" yWindow="2565" windowWidth="28110" windowHeight="12345" activeTab="1" xr2:uid="{B9F0BE5E-08C2-40D8-A764-BE7C3A489C2D}"/>
+    <workbookView xWindow="4830" yWindow="630" windowWidth="23520" windowHeight="14220" activeTab="1" xr2:uid="{B9F0BE5E-08C2-40D8-A764-BE7C3A489C2D}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="Lists By Region" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Lists By Region'!$A$1:$J$1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Instructions!$A$1:$I$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Lists By Region'!$B$1:$J$52</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Instructions!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Lists By Region'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1270" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1270" uniqueCount="683">
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>Agency Contact</t>
   </si>
   <si>
-    <t>email address</t>
-[...1 lines deleted...]
-  <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>Populations Served</t>
   </si>
   <si>
     <t>Hours of Operation</t>
   </si>
   <si>
     <t>Anoka</t>
   </si>
   <si>
     <t>Anoka County</t>
   </si>
   <si>
     <t>Housing Help Desk Line</t>
   </si>
   <si>
     <t>rs-ss-housinghelpdesk@co.anoka.mn.us</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>8 a.m.-4:30 p.m. Mon – Fri, Closed Holidays</t>
   </si>
   <si>
     <t>The Salvation Army</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hope Inman</t>
-[...1 lines deleted...]
-  <si>
     <t>1201 89th Ave NE Suite 1200, Blaine MN 55434</t>
   </si>
   <si>
     <t>Adult - Single and Family (25 and older)</t>
   </si>
   <si>
     <t>YMCA of the North – Youth and Family Services</t>
   </si>
   <si>
     <t>YMCA Youth Resource Line (YRL)</t>
   </si>
   <si>
     <t>yrl@ymcamn.org</t>
   </si>
   <si>
     <t>Youth (18-24) - Single and Family</t>
   </si>
   <si>
     <t>8 a.m.-8 p.m. 365 days a year</t>
   </si>
   <si>
     <t>2304 NE Jackson St. Minneapolis, MN 55418</t>
   </si>
   <si>
     <t>HOPE 4 Youth</t>
   </si>
   <si>
     <t>Alex Plisek</t>
   </si>
   <si>
     <t>2665 4th Ave, Suite 40, Anoka, MN 55303</t>
   </si>
   <si>
     <t>aplisek@hope4youthmn.org</t>
   </si>
   <si>
     <t>Outreach and Prevention Youth (16 - 24) - Single and Family</t>
   </si>
   <si>
-    <t>Drop-In Center  Mon – Thurs: 9 a.m. to 7 p.m., Friday: 9 a.m. to 5 p.m., Closed Holidays</t>
-[...1 lines deleted...]
-  <si>
     <t>BI-CAP</t>
   </si>
   <si>
     <t>Dawn Palmer</t>
   </si>
   <si>
     <t>6603 Bemidji Ave N. Bemidji, MN 56601</t>
   </si>
   <si>
     <t>front.desk@bicap.org</t>
   </si>
   <si>
     <t>218-751-4631</t>
   </si>
   <si>
     <t>8 a.m.-4:30 p.m.</t>
   </si>
   <si>
     <t>Sam Engst</t>
   </si>
   <si>
     <t>8245 Industrial Park Rd NW, Walker, MN 56484</t>
   </si>
   <si>
     <t>218-547-3438</t>
@@ -346,107 +338,63 @@
   <si>
     <t>9 a.m.-4:30 p.m. Mon – Fri</t>
   </si>
   <si>
     <t>YMCA Youth and Family Services</t>
   </si>
   <si>
     <t>Kelly Polasky</t>
   </si>
   <si>
     <t>kelly.polasky@ymcamn.org</t>
   </si>
   <si>
     <t>Youth - Single and Family</t>
   </si>
   <si>
     <t>9 a.m.-4:30 p.m. Mon-Fri</t>
   </si>
   <si>
     <t>Rapid Rehousing</t>
   </si>
   <si>
     <t>Hennepin County</t>
   </si>
   <si>
-    <t>Agate Housing + Services – Families and Singles</t>
-[...1 lines deleted...]
-  <si>
     <t>Hennepin County Coordinated Entry</t>
   </si>
   <si>
     <t>https://www.hennepin.us/coordinated-entry</t>
   </si>
   <si>
-    <t>All who are in shelter, unsheltered, or fleeing/ attempting to flee domestic violence.</t>
-[...36 lines deleted...]
-  <si>
     <t>Homeless Prevention</t>
   </si>
   <si>
     <t>Agate Housing and Services Inc</t>
   </si>
   <si>
     <t>Main Line</t>
-  </si>
-[...1 lines deleted...]
-    <t>renthelphennepin</t>
   </si>
   <si>
     <t>612-870-2260</t>
   </si>
   <si>
     <t>All at risk of homelessness (must have eviction court filing)</t>
   </si>
   <si>
     <t>8 a.m.-4 p.m. Mon-Fri</t>
   </si>
   <si>
     <t>Comunidades Latinas Unidas En Servicio</t>
   </si>
   <si>
     <t>Resident Line</t>
   </si>
   <si>
     <t>612-746-3500</t>
   </si>
   <si>
     <t>Community Mediation and Restorative Services, Inc.</t>
   </si>
   <si>
     <t>763-561-0033</t>
   </si>
@@ -474,54 +422,50 @@
   <si>
     <t>Youth Resource Line</t>
   </si>
   <si>
     <t>763-493-3052</t>
   </si>
   <si>
     <t>YouthLink</t>
   </si>
   <si>
     <t>612-252-1200</t>
   </si>
   <si>
     <t>9 a.m.-4:30 p.m. M, T, TH, FR,
 10 a.m.-8 p.m. W</t>
   </si>
   <si>
     <t>Tenant Resource Connection (TRC)</t>
   </si>
   <si>
     <t>Families at risk of homelessness (must have eviction court filing)</t>
   </si>
   <si>
     <t>8 a.m.-4 p.m.
 Mon-Fri</t>
-  </si>
-[...2 lines deleted...]
-(GMCC)</t>
   </si>
   <si>
     <t>Hibat Sharif</t>
   </si>
   <si>
     <t>1100 E Lake St, Minneapolis, MN 55407</t>
   </si>
   <si>
     <t>hsharif@gmcc.org</t>
   </si>
   <si>
     <t>507-351-3116</t>
   </si>
   <si>
     <t>10 a.m.-4 p.m.
 Mon-Fri</t>
   </si>
   <si>
     <t>Sabathani Community Center</t>
   </si>
   <si>
     <t>Billy Brownlee</t>
   </si>
   <si>
     <t>310 East 38th Street
@@ -575,53 +519,50 @@
     <t>1700 Maple Ave. East 
 Mora, MN 55051</t>
   </si>
   <si>
     <t>ap@lakesandpines.org</t>
   </si>
   <si>
     <t>7 a.m.-5:30 pm.</t>
   </si>
   <si>
     <t>39555 Flink Ave. North Branch, MN 55056</t>
   </si>
   <si>
     <t>221 Elm Ave. Moose Lake, MN 55767</t>
   </si>
   <si>
     <t>CAPLP</t>
   </si>
   <si>
     <t>715 11 St. N. Suite 101 Moorhead MN 56560</t>
   </si>
   <si>
     <t xml:space="preserve">info@caplp.org </t>
   </si>
   <si>
-    <t>218-512-1500 or 211 Clay County residents</t>
-[...1 lines deleted...]
-  <si>
     <t>AADA</t>
   </si>
   <si>
     <t xml:space="preserve">Cani Aiden </t>
   </si>
   <si>
     <t>1132 28 Ave S. Moorhead MN 56560</t>
   </si>
   <si>
     <t xml:space="preserve">info@newrootsmidwest.org </t>
   </si>
   <si>
     <t>612-443-9032</t>
   </si>
   <si>
     <t>All, focus on new Americans</t>
   </si>
   <si>
     <t>716 E Street Brainerd, MN 56401</t>
   </si>
   <si>
     <t>hope.housing@lssmn.org</t>
   </si>
   <si>
     <t>Kim Prinsen</t>
@@ -812,53 +753,50 @@
     <t xml:space="preserve">  2-1-1</t>
   </si>
   <si>
     <t>24/7, 365 days per year</t>
   </si>
   <si>
     <t>julie.ogunleye@gtcuw.org</t>
   </si>
   <si>
     <t xml:space="preserve">AEOA </t>
   </si>
   <si>
     <t>Angela Neal</t>
   </si>
   <si>
     <t>702 3rd Ave South Virginia, MN 55792</t>
   </si>
   <si>
     <t>Becky Scorich</t>
   </si>
   <si>
     <t>angela.neal@aeoa.org</t>
   </si>
   <si>
     <t>rebecca.scorich@aeoa.org</t>
-  </si>
-[...1 lines deleted...]
-    <t>Justice North-Range (Legal Aid Services</t>
   </si>
   <si>
     <t xml:space="preserve">Cheryl Smilanich </t>
   </si>
   <si>
     <t>820 9th St N Suite 200 Virginia, MN 55792</t>
   </si>
   <si>
     <t>csmilanich@justicenorth.org</t>
   </si>
   <si>
     <t xml:space="preserve">All Prevention -no direct assistance </t>
   </si>
   <si>
     <t>Justice North-Range (Legal Aid Services)</t>
   </si>
   <si>
     <t>Jim Vollstaedt</t>
   </si>
   <si>
     <t>jvollstaedt@justicenorth.org</t>
   </si>
   <si>
     <t>Tracy Stoddard</t>
   </si>
@@ -1076,109 +1014,88 @@
     <t>1414 Northstar Drive
 Zumbrota, MN 55992</t>
   </si>
   <si>
     <t>info@threeriverscap.org</t>
   </si>
   <si>
     <t>8 a.m.-4 p.m. Mon – Fri</t>
   </si>
   <si>
     <t>1926 Collegeview Rd E., Suite 1302
 Rochester, MN 55904</t>
   </si>
   <si>
     <t>201 South Lyndale Ave.
 Faribault, MN 55021</t>
   </si>
   <si>
     <t>611 Broadway Ave., Suite 120, 
 Wabasha, MN 55981</t>
   </si>
   <si>
     <t>8 a.m.-4 p.m. Mon – Thurs</t>
   </si>
   <si>
-    <t>Semcac (Dodge)</t>
-[...1 lines deleted...]
-  <si>
     <t>PO Box 36, 105 S Mantorville Ave.  
 Kasson, MN  55944</t>
   </si>
   <si>
     <t>dodgeoutreach@semcac.org</t>
   </si>
   <si>
-    <t>Semcac (Fillmore)</t>
-[...1 lines deleted...]
-  <si>
     <t>515 Washington St NW, PO Box 5  Preston, MN  55965</t>
   </si>
   <si>
     <t>prestoncc@semcac.org</t>
   </si>
   <si>
     <t>204 W Clark St
 Albert Lea, MN 56007</t>
   </si>
   <si>
     <t>albertleacc@semcac.org</t>
   </si>
   <si>
     <t>138 East Main
 Caledonia, MN  55921</t>
   </si>
   <si>
     <t>caledoniacc@semcac.org</t>
   </si>
   <si>
-    <t>Semcac (Mower)</t>
-[...1 lines deleted...]
-  <si>
     <t>111 N Main St, Suite 201 
 Austin, MN  55912</t>
   </si>
   <si>
     <t>austincc@semcac.org</t>
   </si>
   <si>
-    <t>Semcac (Steele)</t>
-[...7 lines deleted...]
-  <si>
     <t>209 E Main Owatonna, MN 55060</t>
   </si>
   <si>
     <t>owatonnacc@semcac.org</t>
-  </si>
-[...1 lines deleted...]
-    <t>Semcac (Winona)</t>
   </si>
   <si>
     <t>420 E Sarnia St., 
 Suite 1600
 Winona, MN 55987</t>
   </si>
   <si>
     <t>winonacc@semcac.org</t>
   </si>
   <si>
     <t>10 a.m.-2 p.m. Mon
 8 a.m.-2 p.m. 
 T – Th</t>
   </si>
   <si>
     <t>Tri-Valley Opportunity Council, Inc.</t>
   </si>
   <si>
     <t>Maureen Hams</t>
   </si>
   <si>
     <t>107 North Broadway, Suite 200 
 Crookston, MN 56716</t>
   </si>
   <si>
@@ -1190,218 +1107,182 @@
   <si>
     <t>Northwest Community Action Agency</t>
   </si>
   <si>
     <t>Randi Jenson</t>
   </si>
   <si>
     <t>312 N Main St, Badger, MN 56714</t>
   </si>
   <si>
     <t xml:space="preserve">rjenson@nwcaa.org </t>
   </si>
   <si>
     <t>Inter County Community Council</t>
   </si>
   <si>
     <t>Lori Wollman</t>
   </si>
   <si>
     <t>207 Main St, Oklee, MN 56742</t>
   </si>
   <si>
     <t>lwollman@intercountycc.org</t>
   </si>
   <si>
-    <t>UCAP (Lincoln, Lyon, Pipestone</t>
-[...1 lines deleted...]
-  <si>
     <t>Emma Eidhammer</t>
   </si>
   <si>
     <t>1400 S. Saratoga St.
 Marshall, MN 56258</t>
   </si>
   <si>
     <t>emma.eidhammer@unitedcapmn.org</t>
   </si>
   <si>
     <t>8:30 a.m.-4:30 p.m.</t>
   </si>
   <si>
-    <t>UCAP (Jackson)</t>
-[...1 lines deleted...]
-  <si>
     <t>Kim Roberts</t>
   </si>
   <si>
     <t>115 South Highway 
 Jackson, MN 56143</t>
   </si>
   <si>
     <t xml:space="preserve">kim.roberts@unitedcapmn.org </t>
   </si>
   <si>
-    <t>UCAP (Redwood)</t>
-[...1 lines deleted...]
-  <si>
     <t>Lori O’Leary</t>
   </si>
   <si>
     <t>164 E. 2nd St.
 Redwood Falls, MN 56183</t>
   </si>
   <si>
     <t xml:space="preserve">lorio@unitedcapmn.org </t>
   </si>
   <si>
-    <t>UCAP (LSIC)</t>
-[...1 lines deleted...]
-  <si>
     <t>Kari Benson</t>
   </si>
   <si>
     <t>39512 Reservation Hwy 1
 Morton, MN 56270</t>
   </si>
   <si>
     <t xml:space="preserve">kari.benson@unitedcapmn.org </t>
   </si>
   <si>
     <t>8:30 a.m.- 4:30 p.m.</t>
   </si>
   <si>
-    <t>UCAP (Cottonwood)</t>
-[...1 lines deleted...]
-  <si>
     <t>Autumn Hunter</t>
   </si>
   <si>
     <t>1012 5th Ave. Room 20
 Windom, MN 56101</t>
   </si>
   <si>
     <t xml:space="preserve">autumn.hunter@unitedcapmn.org </t>
   </si>
   <si>
-    <t>UCAP (Nobles, Murray)</t>
-[...1 lines deleted...]
-  <si>
     <t>Brittney Buss</t>
   </si>
   <si>
     <t>1039 Oxford St. Suite 1
 Worthington, MN 56187</t>
   </si>
   <si>
     <t xml:space="preserve">brittney.buss@unitedcapmn.org </t>
   </si>
   <si>
-    <t>UCAP (Rock)</t>
-[...1 lines deleted...]
-  <si>
     <t>Thursdays: 9 a.m.-2:30 p.m. or by appt.</t>
   </si>
   <si>
-    <t>UCAP (Renville)</t>
-[...1 lines deleted...]
-  <si>
     <t>Jean Duane</t>
   </si>
   <si>
     <t xml:space="preserve">jeand@unitedcapmn.org </t>
   </si>
   <si>
-    <t>UCAP (Meeker)</t>
-[...1 lines deleted...]
-  <si>
     <t>Rochelle Brummond</t>
   </si>
   <si>
     <t>rochelleb@unitedcapmn.org</t>
   </si>
   <si>
-    <t>UCAP (McLeod)</t>
-[...1 lines deleted...]
-  <si>
     <t>Krystal Miller</t>
   </si>
   <si>
     <t xml:space="preserve">904 Hwy 15 S. Hutchinson, MN </t>
   </si>
   <si>
     <t xml:space="preserve">krystal.miller@unitedcapmn.org </t>
   </si>
   <si>
     <t>Carrie Lewis</t>
   </si>
   <si>
     <t>719 E 13th St. Glencoe, MN 55336</t>
   </si>
   <si>
     <t>120 N Sibley Ave. Litchfield, MN 55355</t>
   </si>
   <si>
     <t>1635 W. Lincoln Ave. Olivia, MN 56277</t>
   </si>
   <si>
     <t>101 W. Maple St. Luverne, MN 56156</t>
   </si>
   <si>
     <t xml:space="preserve">carrie.lewis@unitedcapmn.org </t>
-  </si>
-[...1 lines deleted...]
-    <t>UCAP (Kandiyohi)</t>
   </si>
   <si>
     <t>Roberta DePoppe</t>
   </si>
   <si>
     <t>200 4th St., SW
 Willmar, MN 56201</t>
   </si>
   <si>
     <t xml:space="preserve">roberta.depoppe@unitedcapmn.org </t>
   </si>
   <si>
     <t>Prairie Five</t>
   </si>
   <si>
     <t>Tanya Ostenson</t>
   </si>
   <si>
     <t>719 N. 7th St., Suite 302
 Montevideo, MN 56265</t>
   </si>
   <si>
     <t>tanya.ostenson@prairiefive.org</t>
   </si>
   <si>
     <t>WRAP</t>
-  </si>
-[...1 lines deleted...]
-    <t>Becci ten Bensel/ Mandy Heibel</t>
   </si>
   <si>
     <t>700 N. 7th St.
 Marshall, MN 56258</t>
   </si>
   <si>
     <t>lyon@letswrap.com</t>
   </si>
   <si>
     <t>lincoln@letswrap.com</t>
   </si>
   <si>
     <t xml:space="preserve">Regional_housing@letswrap.com </t>
   </si>
   <si>
     <t>People fleeing domestic violence</t>
   </si>
   <si>
     <t>8 a.m.-4:30 p.m., 24-hour crisis line available</t>
   </si>
   <si>
     <t>MN West Comm. and Tech. College Campus
 1593 11th Ave., Room 260
 Granite Falls, MN 56241</t>
   </si>
@@ -1471,54 +1352,50 @@
   <si>
     <t xml:space="preserve">tracee@mnswcc.org </t>
   </si>
   <si>
     <t>Mon, Tues, Thurs, Fri: 9 a.m.-4 p.m.
 Wednesdays by appt only</t>
   </si>
   <si>
     <t>West Central MN Communities Action</t>
   </si>
   <si>
     <t>411 Industrial Park Blvd.
 Elbow Lake, MN 56531</t>
   </si>
   <si>
     <t>amberh@wcmca.org</t>
   </si>
   <si>
     <t>1910 Aga Dr., Suite 206
 Alexandria, MN 56308</t>
   </si>
   <si>
     <t>218-405-3073</t>
   </si>
   <si>
-    <t>Elbow Lake
-[...2 lines deleted...]
-  <si>
     <t>8 a.m.-4:30 p.m. Mon – Fri
 After hours appointments are available for walk-ins and for those unable to access services during normal business hours.
 After hours On Call phone available for after-hours emergencies</t>
   </si>
   <si>
     <t>Amber Holmstrom</t>
   </si>
   <si>
     <t>White Earth Nation</t>
   </si>
   <si>
     <t>Mary Gagnon</t>
   </si>
   <si>
     <t>P.O. Box 70 Naytahwaush, MN 56566</t>
   </si>
   <si>
     <t>mary.gagnon@whiteearth-nsn.gov</t>
   </si>
   <si>
     <t xml:space="preserve">Youth, families, single adults, veterans </t>
   </si>
   <si>
     <t>Bois Forte</t>
   </si>
@@ -1664,78 +1541,72 @@
   <si>
     <t>Services are provided to households that are:</t>
   </si>
   <si>
     <t xml:space="preserve">•    At-risk of homelessness (referred to as Prevention) </t>
   </si>
   <si>
     <t>•    Currently experiencing homelessness (referred to as Rapid Rehousing)</t>
   </si>
   <si>
     <t>Households are further distinguished by household type:</t>
   </si>
   <si>
     <t>•    Adult Single or Family</t>
   </si>
   <si>
     <t>•    Youth (18-24) Single or Family</t>
   </si>
   <si>
     <t>•    All</t>
   </si>
   <si>
     <t>Search the table for the county where you currently reside or wish to relocate, then refer to the contact information of the agency that serves your household and aligns with your family situation.</t>
   </si>
   <si>
-    <t>Updated: May 2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Community Action Partnership of Ramsey and Washington Counties </t>
   </si>
   <si>
     <t xml:space="preserve">Fidelity Goodlaxson </t>
   </si>
   <si>
     <t xml:space="preserve">450 Syndicate St. N, Suite 35,  
 St Paul, MN 55104 </t>
   </si>
   <si>
     <t xml:space="preserve">info@caprw.org </t>
   </si>
   <si>
     <t xml:space="preserve">All households—Prevention; Single adults—RRH </t>
   </si>
   <si>
     <t xml:space="preserve">8 a.m.-4:30 p.m. Mon-Fri </t>
   </si>
   <si>
     <t xml:space="preserve">Greater Twin Cities United Way </t>
   </si>
   <si>
-    <t xml:space="preserve">Julie Ogunleye </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">404 South 8th St. 
 Minneapolis, MN 55404 </t>
   </si>
   <si>
     <t xml:space="preserve">MN211@gtcuw.org </t>
   </si>
   <si>
     <t xml:space="preserve">24/7 </t>
   </si>
   <si>
     <t xml:space="preserve">Solid Ground  </t>
   </si>
   <si>
     <t xml:space="preserve">Kate Tobin </t>
   </si>
   <si>
     <t>info@solidgroundmn.org </t>
   </si>
   <si>
     <t>Families, both youth and adult </t>
   </si>
   <si>
     <t>8 a.m.-4:30 p.m. Mon-Fri </t>
   </si>
   <si>
@@ -1759,78 +1630,60 @@
   <si>
     <t>9 a.m.-4 p.m. Mon-Fri </t>
   </si>
   <si>
     <t>Community Action Partnership of Ramsey and Washington Counties </t>
   </si>
   <si>
     <t>Fidelity Goodlaxson </t>
   </si>
   <si>
     <t>info@caprw.org </t>
   </si>
   <si>
     <t>All households—Prevention; Single adults—RRH </t>
   </si>
   <si>
     <t>450 Syndicate St. N, Suite 35,  St Paul, MN 55104</t>
   </si>
   <si>
     <t xml:space="preserve">Service Area: Determined by each tribe.  Generally serving tribal band members, descendants on and off reservations </t>
   </si>
   <si>
     <t>Red Lake Homeless Shelter</t>
   </si>
   <si>
-    <t>Office: 763-323-2066 ext 115.    Cell:612-849-2561</t>
-[...4 lines deleted...]
-  <si>
     <t>218-444-4522</t>
   </si>
   <si>
-    <t>211 or 651-291-0211 Prevention Access Point</t>
-[...4 lines deleted...]
-  <si>
     <t>320-281-3232</t>
   </si>
   <si>
     <t>651-322-3500</t>
   </si>
   <si>
     <t>952-985-5300</t>
-  </si>
-[...4 lines deleted...]
-    <t>TRC:  612-767-9737</t>
   </si>
   <si>
     <t>612-821-2314</t>
   </si>
   <si>
     <t>218-623-3033</t>
   </si>
   <si>
     <t>218-999-0833</t>
   </si>
   <si>
     <t>320-679-1800 option #4</t>
   </si>
   <si>
     <t>218-824-1437</t>
   </si>
   <si>
     <t xml:space="preserve">218-824-1437 </t>
   </si>
   <si>
     <t>320-250-2306 (text or call)</t>
   </si>
   <si>
     <t>218-847-1385</t>
   </si>
@@ -2057,230 +1910,407 @@
   <si>
     <t>Hennepin</t>
   </si>
   <si>
     <t>Kootasca</t>
   </si>
   <si>
     <t xml:space="preserve">Lakes and Pines CAC, Inc. </t>
   </si>
   <si>
     <t>Aitkin, Carlton, Chisago, Isanti, Kanabec, Mille Lacs, Pine</t>
   </si>
   <si>
     <t xml:space="preserve">Lakes &amp; Prairies Community Action Partnership, Inc. (CAPLP) </t>
   </si>
   <si>
     <t>Clay, Wilkin</t>
   </si>
   <si>
     <t>Lutheran Social Service of MN-Brainerd</t>
   </si>
   <si>
     <t>Crow Wing, Todd, Morrison</t>
   </si>
   <si>
+    <t>Benton, Sherburne, Wright and Stearns Counties</t>
+  </si>
+  <si>
     <t>Lutheran Social Service of MN – Central</t>
   </si>
   <si>
     <t xml:space="preserve">MAHUBE-OTWA Community Action Partnership </t>
   </si>
   <si>
     <t xml:space="preserve">Minnesota Valley Action Council (MVAC) </t>
   </si>
   <si>
     <t>Becker, Mahnomen, Otter Tail, Wadena, Hubbard</t>
   </si>
   <si>
     <t>Blue Earth, Brown, Faribault, Le Sueur, Martin, Nicollet, Sibley, Waseca, Watonwan</t>
   </si>
   <si>
     <t>Saint Louis County</t>
   </si>
   <si>
     <t>St. Louis</t>
   </si>
   <si>
     <t>St. Louis - South Region</t>
   </si>
   <si>
     <t>St. Louis - North Region</t>
   </si>
   <si>
     <t>Ramsey</t>
   </si>
   <si>
     <t>Ramsey (with the ability to serve 7 county metro area)</t>
   </si>
   <si>
     <t>Dodge, Freeborn, Fillmore, Goodhue, Houston, Mower, Olmsted, Rice, Steele, Wabasha, Winona</t>
   </si>
   <si>
     <t>Kittson, Roseau, Lake of the Woods, Marshall, Pennington, Red Lake, Norman, Polk, Clearwater</t>
   </si>
   <si>
     <t xml:space="preserve">United Community Action Partnership (UCAP) </t>
   </si>
   <si>
-    <t>Lyon, Lincoln, Pipestone, Redwood, Lower Sioux Indian Community, Jackson, Cottonwood, Nobles, Murray, Rock, Renville, Meeker, McLeod, Kandiyohi</t>
-[...1 lines deleted...]
-  <si>
     <t>Minnesota Housing Grantee</t>
   </si>
   <si>
     <t>Stearns, Sherburne, Benton</t>
   </si>
   <si>
     <t>Dakota</t>
   </si>
   <si>
     <t xml:space="preserve">Big Stone, Chippewa, Lac Qui Parle, Swift, and Yellow Medicine Counties </t>
   </si>
   <si>
     <t>Prairie Five Community Action Council, Inc</t>
   </si>
   <si>
     <t>Women’s Rural Advocacy Program (WRAP)</t>
   </si>
   <si>
     <t>Lincoln, Lyon, Redwood, Yellow Medicine</t>
   </si>
   <si>
     <t xml:space="preserve">Southwest Crisis Center (SWCC) </t>
   </si>
   <si>
     <t>Jackson, Cottonwood, Nobles, Rock, Pipestone</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t xml:space="preserve">West Central MN Communities Action </t>
   </si>
   <si>
     <t>Douglas, Grant, Pope, Stevens, Traverse</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
-    <t>Benton, Sherburne, Wright, Stearns</t>
+    <t>https://renthelphennepin.hdsallita.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erin Stene </t>
+  </si>
+  <si>
+    <t>Agate Housing + Services</t>
+  </si>
+  <si>
+    <t>The Aliveness Project</t>
+  </si>
+  <si>
+    <t>American Indian Community Development Corporation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Native American Single Adults. All who are in shelter, unsheltered, or fleeing/attempting to flee domestic violence. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Single Adults, HIV+ specialization. All who are in shelter, unsheltered, or fleeing/attempting to flee domestic violence. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Families and Singles. All who are in shelter, unsheltered, or fleeing/attempting to flee domestic violence. </t>
+  </si>
+  <si>
+    <t>Greater Minneapolis Council of Churches</t>
+  </si>
+  <si>
+    <t>Single Adults. All who are in shelter, unsheltered, or fleeing/ attempting to flee domestic violence.</t>
+  </si>
+  <si>
+    <t>Edith House</t>
+  </si>
+  <si>
+    <t>The Link</t>
+  </si>
+  <si>
+    <t>Youth Families. All who are in shelter, unsheltered, or fleeing/ attempting to flee domestic violence</t>
+  </si>
+  <si>
+    <t>Single Adults, emphasis on African American Single Adults and people with North Minneapolis connections. All who are in shelter, unsheltered, or fleeing/attempting to flee domestic violence.</t>
+  </si>
+  <si>
+    <t>Families. All who are in shelter, unsheltered, or fleeing/attempting to flee domestic violence</t>
+  </si>
+  <si>
+    <t>Lutheran Social Service</t>
+  </si>
+  <si>
+    <t>Simpson Housing</t>
+  </si>
+  <si>
+    <t>Single Adults. All who are in shelter, unsheltered, or fleeing/attempting to flee domestic violence</t>
+  </si>
+  <si>
+    <t>Vail Place</t>
+  </si>
+  <si>
+    <t>YMCA</t>
+  </si>
+  <si>
+    <t>Single Youth. All who are in shelter, unsheltered, or fleeing/ attempting to flee domestic violence</t>
+  </si>
+  <si>
+    <t>Youthlink</t>
+  </si>
+  <si>
+    <t>YMCA of the North</t>
+  </si>
+  <si>
+    <t>Youth and Family Services. Unaccompanied youth or Parenting youth at risk of homelessness (must have eviction court filing)</t>
+  </si>
+  <si>
+    <t>Greater Mineapolis Council of Churches (GMCC)</t>
+  </si>
+  <si>
+    <t>Drop-In Center                 Mon – Thurs: 9 a.m. to 7 p.m., Friday: 9 a.m. to 5 p.m., Closed Holidays</t>
+  </si>
+  <si>
+    <t>Steele</t>
+  </si>
+  <si>
+    <t>Winona</t>
+  </si>
+  <si>
+    <t>Semcac</t>
+  </si>
+  <si>
+    <t>Mower</t>
+  </si>
+  <si>
+    <t>Houston</t>
+  </si>
+  <si>
+    <t>Freeborn</t>
+  </si>
+  <si>
+    <t>Fillmore</t>
+  </si>
+  <si>
+    <t>Dodge</t>
+  </si>
+  <si>
+    <t>Lyon, Lincoln, Pipestone</t>
+  </si>
+  <si>
+    <t>UCAP</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>Redwood</t>
+  </si>
+  <si>
+    <t>Lower Sioux Indian Community,</t>
+  </si>
+  <si>
+    <t>Cottonwood</t>
+  </si>
+  <si>
+    <t>Nobles, Murray</t>
+  </si>
+  <si>
+    <t>Rock</t>
+  </si>
+  <si>
+    <t>Renville</t>
+  </si>
+  <si>
+    <t>Meeker</t>
+  </si>
+  <si>
+    <t>McLeod</t>
+  </si>
+  <si>
+    <t>Kandiyohi</t>
+  </si>
+  <si>
+    <t>Becci ten Bensel/Mandy Heibel</t>
+  </si>
+  <si>
+    <t>Leech Lake Band of Ojibwe</t>
+  </si>
+  <si>
+    <t>Updated: August 2026</t>
+  </si>
+  <si>
+    <t>612-767-9737</t>
+  </si>
+  <si>
+    <t>763-755-6873 ext 5</t>
+  </si>
+  <si>
+    <t>Office: 763-323-2066 ext 115.    Cell: 612-849-2561</t>
+  </si>
+  <si>
+    <t>2-1-1 or 651-291-0211 Prevention Access Point</t>
+  </si>
+  <si>
+    <t>952-496-2125    Coordinated Entry Services</t>
+  </si>
+  <si>
+    <t>763-493-3052               Youth Resource Line (YRL)</t>
+  </si>
+  <si>
+    <t>Hope Inman</t>
+  </si>
+  <si>
+    <t>218-512-1500 or 2-1-1 Clay County residents</t>
+  </si>
+  <si>
+    <t>email/web address</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="7" tint="-0.499984740745262"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Calibri"/>
-[...3 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF003865"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -2302,154 +2332,681 @@
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="13">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="10"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2" tint="-9.9978637043366805E-2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF003865"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
@@ -2483,50 +3040,68 @@
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="24" b="-36063"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="314325" y="172085"/>
           <a:ext cx="3340923" cy="742316"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A63E07BA-8F3B-4BBA-930B-C48A500D71EF}" name="Table1" displayName="Table1" ref="A1:J147" totalsRowShown="0" headerRowDxfId="12" headerRowBorderDxfId="11" tableBorderDxfId="10">
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{5E299672-2169-47F1-9FE3-DADBA34CE5F8}" name="Minnesota Housing Grantee" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{A55238E7-01B5-4B86-A01B-321B5A8D3DCD}" name="Service Area/County" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{5CD23006-E433-4298-8D15-09B2C0F25FAB}" name="Agency" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{1C00014D-9277-4B6A-A521-01B5625E0459}" name="Address" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{95F35F27-9E72-476A-A7BC-8C00779EBBBB}" name="Agency Contact" dataDxfId="5"/>
+    <tableColumn id="6" xr3:uid="{D0B82967-8A37-477D-AAF0-B8B358F0CCEE}" name="email/web address" dataDxfId="4" dataCellStyle="Hyperlink"/>
+    <tableColumn id="7" xr3:uid="{BB5263FA-990A-4644-B602-E996160108AF}" name="Telephone Number" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{7A3F2F4E-9EB3-483E-891B-965CCDDDC458}" name="Populations Served" dataDxfId="2"/>
+    <tableColumn id="9" xr3:uid="{8D288162-58E2-4D3E-B151-BE3EB1B52C74}" name="Hours of Operation" dataDxfId="1"/>
+    <tableColumn id="10" xr3:uid="{F2041C30-A7C1-467E-B5FC-BA38559E7B98}" name="Notes" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2805,4288 +3380,4420 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mary.gagnon@whiteearth-nsn.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanie.legatt@ccstcloud.org%20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebuckley@mnvac.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracy.stoddard@justicenorth.org" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erich.lutz@lifehouse.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dodgeoutreach@semcac.org" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:owatonnacc@semcac.org" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redwood@letswrap.com%20%20%20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MN211@gtcuw.org%20" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGnerer@360communities.org" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lyon@letswrap.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Debbie@bemidjihra.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gailb@kootasca.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@newrootsmidwest.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdziubak@mnvac.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.ogunleye@gtcuw.org" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingstability@neighborhoodhousemn.org" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisac@mnonestop.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rochelleb@unitedcapmn.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tammy.moreland@millelacsband.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:addie@mnswcc.org%20" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Front.desk@bicap.org" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:winonacc@semcac.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kim.roberts@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abdi@cairomn.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prevention@sabathani.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap@lakesandpines.org" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acargo@mahube.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wgieser@mnvac.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanderwalc@stlouiscountymn.gov%20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelly.treib@justicenorth.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyle.naalsund@lifehouse.org" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phhousecalls@ramseycounty.us" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittney.buss@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roberta.depoppe@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sara@mnswcc.org" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malita.spears@boisforte-nsn.gov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Novaharrison0314@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@solidgroundmn.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rstone@lsnmlaw.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkahle@mnvac.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ramseycountymn.gov/homeaid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@threeriverscap.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prestoncc@semcac.org" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwollman@intercountycc.org" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autumn.hunter@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brenda.r@llha.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aplisek@hope4youthmn.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@gtcuw.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.polasky@ymcamn.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap@lakesandpines.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hope.housing@lssmn.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwolff@mnvac.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.neal@aeoa.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krandolph@chumduluth.org" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krystal.miller@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lincoln@letswrap.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amberh@wcmca.org" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cindi.zimmer@lowersioux.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:addie@mnswcc.org%20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocarlson@rise.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aflorez@mnvac.org" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvollstaedt@justicenorth.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randi@divinekonnections.org" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prevention@solidgroundmn.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@threeriverscap.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austincc@semcac.org" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhams@tvoc.org%20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorio@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Regional_housing@letswrap.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@caprw.org%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rs-ss-housinghelpdesk@co.anoka.mn.us" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kayla.madigan@nwicded.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:twitte@capagency.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@caplp.org%20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arosin@mnvac.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcos.machelli@gtcuw.org" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanya.ostenson@prairiefive.org" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Regional_housing@letswrap.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AbigailOtis@FDLBand.org" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jordanmay@redlakenation.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cunited@paulbunyan.net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.renne@aeoa.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ejohnson@mnvac.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhahn@mnvac.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecca.scorich@aeoa.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacinda.harris@usc.salvationarmy.org" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alexandra.greyhair@aifcmn.org%20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Housing@wadvocates.org" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@threeriverscap.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertleacc@semcac.org" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emma.eidhammer@unitedcapmn.org" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittney.buss@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeand@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenneth.thompson@llojibwe.net" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kari@mnswcc.org" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@valleyoutreachmn.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Front.desk@bicap.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chris.l@mnshelter.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@capagency.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lssmn.org/rentassistance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Regional_housing@letswrap.com%20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap@lakesandpines.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ckumm@mnvac.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radosevichs@stlouiscountymn.gov%20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramseycountymn.gov/residents/assistance-support/assistance/housing-services-support" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kari.benson@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carrie.lewis@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jkozlowski@grandportage.com%20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samb@uppersiouxcommunity-nsn.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mraiter.voh@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jen@divinekonnections.org" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rjenson@nwcaa.org%20" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YRL@ymcamn.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hsharif@gmcc.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hope.housing@lssmn.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgilman@mnvac.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pmainville@chumduluth.org" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caledoniacc@semcac.org" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yellowmedpt@letswrap.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amberh@wcmca.org" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracee@mnswcc.org%20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@caprw.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csmilanich@justicenorth.org" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@threeriverscap.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mary.gagnon@whiteearth-nsn.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:melanie.legatt@ccstcloud.org%20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebuckley@mnvac.org" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracy.stoddard@justicenorth.org" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erich.lutz@lifehouse.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dodgeoutreach@semcac.org" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:owatonnacc@semcac.org" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:redwood@letswrap.com%20%20%20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MN211@gtcuw.org%20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NGnerer@360communities.org" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lyon@letswrap.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Debbie@bemidjihra.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gailb@kootasca.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@newrootsmidwest.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdziubak@mnvac.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.ogunleye@gtcuw.org" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingstability@neighborhoodhousemn.org" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisac@mnonestop.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rochelleb@unitedcapmn.org" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tammy.moreland@millelacsband.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:addie@mnswcc.org%20" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Front.desk@bicap.org" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:winonacc@semcac.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kim.roberts@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acargo@mahube.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wgieser@mnvac.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelly.treib@justicenorth.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyle.naalsund@lifehouse.org" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sara@mnswcc.org" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malita.spears@boisforte-nsn.gov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@solidgroundmn.org" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@threeriverscap.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prestoncc@semcac.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aplisek@hope4youthmn.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@gtcuw.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelly.polasky@ymcamn.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap@lakesandpines.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hope.housing@lssmn.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwolff@mnvac.org" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.neal@aeoa.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krandolph@chumduluth.org" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krystal.miller@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lincoln@letswrap.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amberh@wcmca.org" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cindi.zimmer@lowersioux.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:addie@mnswcc.org%20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocarlson@rise.org" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aflorez@mnvac.org" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvollstaedt@justicenorth.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randi@divinekonnections.org" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prevention@solidgroundmn.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@threeriverscap.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:austincc@semcac.org" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhams@tvoc.org%20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorio@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Regional_housing@letswrap.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@caprw.org%20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rs-ss-housinghelpdesk@co.anoka.mn.us" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kayla.madigan@nwicded.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:twitte@capagency.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@caplp.org%20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arosin@mnvac.org" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcos.machelli@gtcuw.org" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanya.ostenson@prairiefive.org" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Regional_housing@letswrap.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AbigailOtis@FDLBand.org" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jordanmay@redlakenation.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cunited@paulbunyan.net" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.renne@aeoa.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ejohnson@mnvac.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhahn@mnvac.org%20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecca.scorich@aeoa.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacinda.harris@usc.salvationarmy.org" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alexandra.greyhair@aifcmn.org%20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Housing@wadvocates.org" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@threeriverscap.org" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertleacc@semcac.org" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emma.eidhammer@unitedcapmn.org" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittney.buss@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeand@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenneth.thompson@llojibwe.net" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kari@mnswcc.org" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@valleyoutreachmn.org" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Front.desk@bicap.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chris.l@mnshelter.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@capagency.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lssmn.org/rentassistance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Regional_housing@letswrap.com%20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap@lakesandpines.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ckumm@mnvac.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radosevichs@stlouiscountymn.gov%20" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ramseycountymn.gov/residents/assistance-support/assistance/housing-services-support" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kari.benson@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carrie.lewis@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jkozlowski@grandportage.com%20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samb@uppersiouxcommunity-nsn.gov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mraiter.voh@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jen@divinekonnections.org" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rjenson@nwcaa.org%20" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YRL@ymcamn.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hsharif@gmcc.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hope.housing@lssmn.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgilman@mnvac.org" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pmainville@chumduluth.org" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caledoniacc@semcac.org" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yellowmedpt@letswrap.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amberh@wcmca.org" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracee@mnswcc.org%20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@caprw.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:csmilanich@justicenorth.org" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@threeriverscap.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hennepin.us/coordinated-entry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abdi@cairomn.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prevention@sabathani.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap@lakesandpines.org" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanderwalc@stlouiscountymn.gov%20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phhousecalls@ramseycounty.us" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittney.buss@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roberta.depoppe@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Novaharrison0314@gmail.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rstone@lsnmlaw.org" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tkahle@mnvac.org" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ramseycountymn.gov/homeaid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwollman@intercountycc.org" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autumn.hunter@unitedcapmn.org%20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brenda.r@llha.net" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://renthelphennepin.hdsallita.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C31C77F4-5E01-4751-B346-3231E913AE28}">
   <dimension ref="A1:I23"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="138.28515625" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="138.28515625" style="2" customWidth="1"/>
+    <col min="2" max="4" width="26.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="29.85546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="26.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="37.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="26.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="24.28515625" style="7" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="I1" s="5"/>
+      <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="8" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="10"/>
+      <c r="A2" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
     </row>
     <row r="3" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="8" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="9"/>
+      <c r="A3" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A4" s="12"/>
-      <c r="B4" s="13"/>
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
     </row>
     <row r="5" spans="1:9" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="14" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="16"/>
+      <c r="A5" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="B5" s="11"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
     </row>
     <row r="6" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="12"/>
-      <c r="B6" s="13"/>
+      <c r="A6" s="8"/>
+      <c r="B6" s="9"/>
     </row>
     <row r="7" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="13"/>
+      <c r="A7" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="B7" s="9"/>
     </row>
     <row r="8" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="13"/>
+      <c r="A8" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="B8" s="9"/>
     </row>
     <row r="9" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="13"/>
+      <c r="A9" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="B9" s="9"/>
     </row>
     <row r="10" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A10" s="12"/>
-      <c r="B10" s="13"/>
+      <c r="A10" s="8"/>
+      <c r="B10" s="9"/>
     </row>
     <row r="11" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A11" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="13"/>
+      <c r="A11" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="B11" s="9"/>
     </row>
     <row r="12" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="13"/>
+      <c r="A12" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="B12" s="9"/>
     </row>
     <row r="13" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="13"/>
+      <c r="A13" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="B13" s="9"/>
     </row>
     <row r="14" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A14" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="13"/>
+      <c r="A14" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="B14" s="9"/>
     </row>
     <row r="15" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="12"/>
-      <c r="B15" s="13"/>
+      <c r="A15" s="8"/>
+      <c r="B15" s="9"/>
     </row>
     <row r="16" spans="1:9" ht="37.5" x14ac:dyDescent="0.3">
-      <c r="A16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="13"/>
+      <c r="A16" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="B16" s="9"/>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A23" s="17" t="s">
-        <v>514</v>
+      <c r="A23" s="13" t="s">
+        <v>673</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="80" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;LFHPAP Client Reference Information (FY26-27)                                                                                             &amp;C&amp;N&amp;RApril 2026</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AABE03F-B06F-4567-9AD4-B2817AD9C4E8}">
   <dimension ref="A1:J148"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I54" sqref="I54"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H2" sqref="H2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="26.5703125" style="18" customWidth="1"/>
+    <col min="1" max="1" width="35" style="1" customWidth="1"/>
+    <col min="2" max="2" width="34.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="26.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="26.5703125" style="21" customWidth="1"/>
     <col min="5" max="5" width="26.5703125" style="1" customWidth="1"/>
-    <col min="6" max="6" width="34.7109375" style="18" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="3"/>
+    <col min="6" max="6" width="38.5703125" style="21" customWidth="1"/>
+    <col min="7" max="7" width="26.5703125" style="34" customWidth="1"/>
+    <col min="8" max="8" width="33.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="26.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.5703125" style="18" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="27" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C1" s="28" t="s">
+    <row r="1" spans="1:10" s="15" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="32" t="s">
+        <v>611</v>
+      </c>
+      <c r="B1" s="32" t="s">
+        <v>584</v>
+      </c>
+      <c r="C1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="29" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="28" t="s">
+      <c r="D1" s="32" t="s">
+        <v>624</v>
+      </c>
+      <c r="E1" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="29" t="s">
+      <c r="F1" s="32" t="s">
+        <v>682</v>
+      </c>
+      <c r="G1" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="29" t="s">
+      <c r="H1" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="H1" s="29" t="s">
+      <c r="I1" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="I1" s="29" t="s">
+      <c r="J1" s="32" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="17" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="J1" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="24" t="s">
+      <c r="C2" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="E2" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="24" t="s">
+      <c r="F2" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2" s="34" t="s">
+        <v>573</v>
+      </c>
+      <c r="H2" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2" s="25"/>
+    </row>
+    <row r="3" spans="1:10" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="24" t="s">
-[...8 lines deleted...]
-      <c r="F2" s="25" t="s">
+      <c r="B3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="F3" s="1"/>
+      <c r="G3" s="35" t="s">
+        <v>675</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3" s="26"/>
+    </row>
+    <row r="4" spans="1:10" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="35" t="s">
+        <v>117</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="26"/>
+    </row>
+    <row r="5" spans="1:10" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="35" t="s">
+        <v>676</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="J5" s="26"/>
+    </row>
+    <row r="6" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="24" t="s">
-[...82 lines deleted...]
-      <c r="F5" s="2" t="s">
+      <c r="I6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="26"/>
+    </row>
+    <row r="7" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...16 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="D7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="G7" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...25 lines deleted...]
-      <c r="D7" s="1" t="s">
+      <c r="J7" s="26"/>
+    </row>
+    <row r="8" spans="1:10" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...22 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="F8" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="G8" s="35" t="s">
+        <v>574</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="26"/>
+    </row>
+    <row r="9" spans="1:10" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="2" t="s">
+      <c r="D9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G8" s="1" t="s">
-[...16 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="F9" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="G9" s="35" t="s">
+        <v>575</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="26"/>
+    </row>
+    <row r="10" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="2" t="s">
+      <c r="D10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...14 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="F10" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="G10" s="35" t="s">
+        <v>576</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="26"/>
+    </row>
+    <row r="11" spans="1:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...20 lines deleted...]
-      <c r="C11" s="1" t="s">
+      <c r="F11" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="G11" s="35" t="s">
+        <v>577</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="J11" s="26"/>
+    </row>
+    <row r="12" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="E11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="2" t="s">
+      <c r="D12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G11" s="1" t="s">
-[...14 lines deleted...]
-      <c r="C12" s="1" t="s">
+      <c r="F12" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="G12" s="35"/>
+      <c r="H12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J12" s="26"/>
+    </row>
+    <row r="13" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="E12" s="1" t="s">
-[...18 lines deleted...]
-      <c r="C13" s="1" t="s">
+      <c r="F13" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="G13" s="35" t="s">
+        <v>503</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J13" s="26"/>
+    </row>
+    <row r="14" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...20 lines deleted...]
-      <c r="C14" s="1" t="s">
+      <c r="F14" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="G14" s="35" t="s">
+        <v>677</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="E14" s="1" t="s">
+      <c r="J14" s="26"/>
+    </row>
+    <row r="15" spans="1:10" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="35" t="s">
+        <v>678</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J15" s="26"/>
+    </row>
+    <row r="16" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="G16" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J16" s="26"/>
+    </row>
+    <row r="17" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F17" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="G17" s="35" t="s">
+        <v>505</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="I17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J17" s="26"/>
+    </row>
+    <row r="18" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="G14" s="1" t="s">
-[...77 lines deleted...]
-      <c r="D17" s="1" t="s">
+      <c r="B18" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="2" t="s">
+      <c r="D18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...16 lines deleted...]
-      <c r="C18" s="1" t="s">
+      <c r="F18" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="G18" s="35" t="s">
+        <v>506</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J18" s="26"/>
+    </row>
+    <row r="19" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>89</v>
-      </c>
-[...24 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F19" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>679</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I19" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="J19" s="26"/>
+    </row>
+    <row r="20" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F20" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G20" s="35"/>
+      <c r="H20" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="J20" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="1" t="s">
+    </row>
+    <row r="21" spans="1:10" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="I19" s="1" t="s">
+      <c r="B21" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E21" s="1" t="s">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="F21" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G21" s="35"/>
+      <c r="H21" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="J21" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="35"/>
+      <c r="H22" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="J22" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G23" s="35"/>
+      <c r="H23" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="J23" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G24" s="35"/>
+      <c r="H24" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="J24" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="35"/>
+      <c r="H25" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="J25" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F26" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G26" s="35"/>
+      <c r="H26" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="J26" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F27" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G27" s="35"/>
+      <c r="H27" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="J27" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G28" s="35"/>
+      <c r="H28" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="J28" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G29" s="35"/>
+      <c r="H29" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="J29" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F30" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G30" s="35"/>
+      <c r="H30" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="J30" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F31" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G31" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="J31" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="1" t="s">
+    </row>
+    <row r="32" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F32" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G32" s="35" t="s">
+        <v>106</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="J32" s="26" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F33" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G33" s="35" t="s">
+        <v>108</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="J33" s="26" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="1" t="s">
+      <c r="F34" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G34" s="35" t="s">
+        <v>110</v>
+      </c>
+      <c r="H34" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="J20" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="J34" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="1" t="s">
+    </row>
+    <row r="35" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="1" t="s">
+      <c r="F35" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="H35" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="J21" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="J35" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="1" t="s">
+    </row>
+    <row r="36" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="1" t="s">
+      <c r="F36" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>114</v>
+      </c>
+      <c r="H36" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="J22" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="J36" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="1" t="s">
+    </row>
+    <row r="37" spans="1:10" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F37" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G37" s="35" t="s">
+        <v>117</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="J37" s="26" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="F38" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G38" s="35" t="s">
+        <v>119</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="J38" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...19 lines deleted...]
-      <c r="A25" s="1" t="s">
+    </row>
+    <row r="39" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F39" s="20" t="s">
+        <v>625</v>
+      </c>
+      <c r="G39" s="35" t="s">
+        <v>674</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="J39" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...19 lines deleted...]
-      <c r="A26" s="1" t="s">
+    </row>
+    <row r="40" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A40" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="F40" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="G40" s="35" t="s">
+        <v>127</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="J40" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...19 lines deleted...]
-      <c r="A27" s="1" t="s">
+    </row>
+    <row r="41" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A41" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F41" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="G41" s="35" t="s">
+        <v>507</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="J41" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...25 lines deleted...]
-      <c r="C28" s="1" t="s">
+    </row>
+    <row r="42" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A42" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F42" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="G42" s="35" t="s">
+        <v>508</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J42" s="26"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F43" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="G43" s="35" t="s">
+        <v>509</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="J43" s="26"/>
+    </row>
+    <row r="44" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A44" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="F44" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="G44" s="35" t="s">
+        <v>510</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="J44" s="26"/>
+    </row>
+    <row r="45" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A45" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="F45" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="35" t="s">
+        <v>510</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J45" s="26"/>
+    </row>
+    <row r="46" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A46" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="F46" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="G46" s="35" t="s">
+        <v>510</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J46" s="26"/>
+    </row>
+    <row r="47" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="24" t="s">
+        <v>592</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="F47" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="G47" s="35" t="s">
+        <v>681</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J47" s="26"/>
+    </row>
+    <row r="48" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A48" s="24" t="s">
+        <v>592</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F48" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>158</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J48" s="26"/>
+    </row>
+    <row r="49" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="24" t="s">
+        <v>594</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="E28" s="1" t="s">
-[...404 lines deleted...]
-      <c r="D43" s="18" t="s">
+      <c r="D49" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="E43" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="2" t="s">
+      <c r="E49" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="F49" s="20" t="s">
         <v>161</v>
       </c>
-      <c r="G43" s="18" t="s">
-[...5 lines deleted...]
-      <c r="I43" s="18" t="s">
+      <c r="G49" s="35" t="s">
+        <v>511</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J49" s="26"/>
+    </row>
+    <row r="50" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A50" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="E50" s="1" t="s">
         <v>162</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C44" s="1" t="s">
+      <c r="F50" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="G50" s="35" t="s">
+        <v>512</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J50" s="26"/>
+    </row>
+    <row r="51" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A51" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D51" s="21" t="s">
         <v>163</v>
       </c>
-      <c r="D44" s="18" t="s">
+      <c r="E51" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F51" s="22" t="s">
         <v>164</v>
       </c>
-      <c r="F44" s="2" t="s">
+      <c r="G51" s="35" t="s">
+        <v>512</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J51" s="26"/>
+    </row>
+    <row r="52" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="G44" s="18" t="s">
-[...5 lines deleted...]
-      <c r="I44" s="18" t="s">
+      <c r="D52" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="E52" s="1" t="s">
         <v>166</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="D46" s="18" t="s">
+      <c r="F52" s="20" t="s">
         <v>168</v>
       </c>
-      <c r="F46" s="2" t="s">
-[...19 lines deleted...]
-      <c r="C47" s="1" t="s">
+      <c r="G52" s="35" t="s">
         <v>169</v>
       </c>
-      <c r="D47" s="18" t="s">
+      <c r="H52" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="E47" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="2" t="s">
+      <c r="I52" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J52" s="26"/>
+    </row>
+    <row r="53" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A53" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="G47" s="18" t="s">
+      <c r="D53" s="21" t="s">
         <v>172</v>
       </c>
-      <c r="H47" s="18" t="s">
-[...13 lines deleted...]
-      <c r="C48" s="1" t="s">
+      <c r="E53" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F53" s="20" t="s">
         <v>173</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="G53" s="35" t="s">
+        <v>513</v>
+      </c>
+      <c r="H53" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="E48" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="19" t="s">
+      <c r="I53" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J53" s="26"/>
+    </row>
+    <row r="54" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A54" s="24" t="s">
+        <v>598</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="G48" s="18" t="s">
+      <c r="D54" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="E54" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="H48" s="18" t="s">
-[...16 lines deleted...]
-      <c r="D49" s="1" t="s">
+      <c r="F54" s="20" t="s">
         <v>179</v>
       </c>
-      <c r="E49" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="19" t="s">
+      <c r="G54" s="35" t="s">
+        <v>514</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J54" s="26"/>
+    </row>
+    <row r="55" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="G49" s="18" t="s">
-[...19 lines deleted...]
-      <c r="D50" s="18" t="s">
+      <c r="D55" s="21" t="s">
         <v>182</v>
       </c>
-      <c r="E50" s="1" t="s">
+      <c r="F55" s="20" t="s">
+        <v>184</v>
+      </c>
+      <c r="G55" s="35" t="s">
+        <v>515</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J55" s="26"/>
+    </row>
+    <row r="56" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A56" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F56" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="G56" s="35" t="s">
+        <v>515</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J56" s="26"/>
+    </row>
+    <row r="57" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A57" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E57" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="F50" s="20" t="s">
+      <c r="F57" s="20" t="s">
+        <v>186</v>
+      </c>
+      <c r="G57" s="35" t="s">
+        <v>515</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J57" s="26"/>
+    </row>
+    <row r="58" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A58" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="G50" s="18" t="s">
-[...54 lines deleted...]
-      <c r="F52" s="19" t="s">
+      <c r="D58" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="E58" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="G52" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="18" t="s">
+      <c r="F58" s="20" t="s">
         <v>189</v>
       </c>
-      <c r="I52" s="18" t="s">
-[...10 lines deleted...]
-      <c r="C53" s="1" t="s">
+      <c r="G58" s="35" t="s">
+        <v>516</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J58" s="26"/>
+    </row>
+    <row r="59" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A59" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="E59" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D53" s="18" t="s">
+      <c r="F59" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="G59" s="35" t="s">
+        <v>517</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J59" s="26"/>
+    </row>
+    <row r="60" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A60" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E60" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="E53" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="2" t="s">
+      <c r="F60" s="20" t="s">
+        <v>197</v>
+      </c>
+      <c r="G60" s="35" t="s">
+        <v>518</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J60" s="26"/>
+    </row>
+    <row r="61" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A61" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E61" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="G53" s="18" t="s">
-[...25 lines deleted...]
-      <c r="F54" s="2" t="s">
+      <c r="F61" s="20" t="s">
         <v>198</v>
       </c>
-      <c r="G54" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C55" s="1" t="s">
+      <c r="G61" s="35" t="s">
+        <v>519</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J61" s="26"/>
+    </row>
+    <row r="62" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A62" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="E62" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D55" s="18" t="s">
+      <c r="F62" s="20" t="s">
         <v>201</v>
       </c>
-      <c r="F55" s="2" t="s">
+      <c r="G62" s="35" t="s">
+        <v>520</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J62" s="26"/>
+    </row>
+    <row r="63" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A63" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D63" s="21" t="s">
         <v>203</v>
       </c>
-      <c r="G55" s="18" t="s">
-[...22 lines deleted...]
-      <c r="E56" s="1" t="s">
+      <c r="E63" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="F56" s="2" t="s">
+      <c r="F63" s="20" t="s">
         <v>204</v>
       </c>
-      <c r="G56" s="18" t="s">
-[...25 lines deleted...]
-      <c r="F57" s="2" t="s">
+      <c r="G63" s="35" t="s">
+        <v>521</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J63" s="26"/>
+    </row>
+    <row r="64" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A64" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="E64" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="G57" s="18" t="s">
-[...19 lines deleted...]
-      <c r="D58" s="18" t="s">
+      <c r="F64" s="20" t="s">
         <v>207</v>
       </c>
-      <c r="E58" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="2" t="s">
+      <c r="G64" s="35" t="s">
+        <v>522</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J64" s="26"/>
+    </row>
+    <row r="65" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="24" t="s">
+        <v>599</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="E65" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="G58" s="18" t="s">
-[...19 lines deleted...]
-      <c r="D59" s="18" t="s">
+      <c r="F65" s="20" t="s">
+        <v>210</v>
+      </c>
+      <c r="G65" s="35" t="s">
+        <v>523</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J65" s="26"/>
+    </row>
+    <row r="66" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="E66" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="E59" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F59" s="2" t="s">
+      <c r="F66" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="G66" s="35" t="s">
+        <v>524</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J66" s="26"/>
+    </row>
+    <row r="67" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A67" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="E67" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="G59" s="1" t="s">
-[...25 lines deleted...]
-      <c r="F60" s="2" t="s">
+      <c r="F67" s="20" t="s">
         <v>216</v>
       </c>
-      <c r="G60" s="1" t="s">
-[...25 lines deleted...]
-      <c r="F61" s="2" t="s">
+      <c r="G67" s="35" t="s">
+        <v>525</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J67" s="26"/>
+    </row>
+    <row r="68" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A68" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="G61" s="1" t="s">
-[...19 lines deleted...]
-      <c r="D62" s="18" t="s">
+      <c r="D68" s="21" t="s">
         <v>219</v>
       </c>
-      <c r="E62" s="1" t="s">
+      <c r="E68" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="F62" s="2" t="s">
+      <c r="F68" s="20" t="s">
         <v>220</v>
       </c>
-      <c r="G62" s="18" t="s">
-[...19 lines deleted...]
-      <c r="D63" s="18" t="s">
+      <c r="G68" s="35" t="s">
+        <v>221</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I68" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="E63" s="1" t="s">
+      <c r="J68" s="26"/>
+    </row>
+    <row r="69" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A69" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F69" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="G69" s="35" t="s">
         <v>221</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...22 lines deleted...]
-      <c r="D64" s="18" t="s">
+      <c r="H69" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="J69" s="26"/>
+    </row>
+    <row r="70" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A70" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="E70" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="E64" s="1" t="s">
+      <c r="F70" s="20" t="s">
+        <v>228</v>
+      </c>
+      <c r="G70" s="35" t="s">
+        <v>526</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J70" s="26"/>
+    </row>
+    <row r="71" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A71" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="F64" s="2" t="s">
+      <c r="D71" s="21" t="s">
         <v>226</v>
       </c>
-      <c r="G64" s="18" t="s">
-[...22 lines deleted...]
-      <c r="E65" s="1" t="s">
+      <c r="E71" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="F65" s="2" t="s">
+      <c r="F71" s="20" t="s">
         <v>229</v>
       </c>
-      <c r="G65" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C66" s="1" t="s">
+      <c r="G71" s="35" t="s">
+        <v>221</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J71" s="26"/>
+    </row>
+    <row r="72" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A72" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>231</v>
+      </c>
+      <c r="E72" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="D66" s="18" t="s">
+      <c r="F72" s="20" t="s">
         <v>232</v>
       </c>
-      <c r="E66" s="1" t="s">
+      <c r="G72" s="35" t="s">
+        <v>527</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J72" s="26"/>
+    </row>
+    <row r="73" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A73" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D73" s="21" t="s">
         <v>231</v>
       </c>
-      <c r="F66" s="2" t="s">
+      <c r="E73" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="F73" s="20" t="s">
+        <v>236</v>
+      </c>
+      <c r="G73" s="35" t="s">
+        <v>527</v>
+      </c>
+      <c r="H73" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="G66" s="7" t="s">
-[...22 lines deleted...]
-      <c r="E67" s="1" t="s">
+      <c r="I73" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J73" s="26"/>
+    </row>
+    <row r="74" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="F67" s="2" t="s">
-[...22 lines deleted...]
-      <c r="D68" s="18" t="s">
+      <c r="D74" s="21" t="s">
         <v>238</v>
       </c>
-      <c r="E68" s="1" t="s">
+      <c r="E74" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="F68" s="2" t="s">
+      <c r="F74" s="20" t="s">
         <v>239</v>
       </c>
-      <c r="G68" s="18" t="s">
+      <c r="G74" s="35" t="s">
+        <v>528</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J74" s="26"/>
+    </row>
+    <row r="75" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A75" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="H68" s="18" t="s">
-[...2 lines deleted...]
-      <c r="I68" s="18" t="s">
+      <c r="D75" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="E75" s="1" t="s">
         <v>241</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F69" s="2" t="s">
+      <c r="F75" s="20" t="s">
         <v>242</v>
       </c>
-      <c r="G69" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C70" s="1" t="s">
+      <c r="G75" s="35" t="s">
+        <v>528</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J75" s="26"/>
+    </row>
+    <row r="76" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="D70" s="18" t="s">
+      <c r="D76" s="21" t="s">
         <v>245</v>
       </c>
-      <c r="E70" s="1" t="s">
+      <c r="E76" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="F70" s="2" t="s">
+      <c r="F76" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="G76" s="35" t="s">
         <v>247</v>
       </c>
-      <c r="G70" s="18" t="s">
-[...25 lines deleted...]
-      <c r="F71" s="2" t="s">
+      <c r="H76" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J76" s="26"/>
+    </row>
+    <row r="77" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="G71" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C72" s="1" t="s">
+      <c r="D77" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="E77" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="D72" s="18" t="s">
+      <c r="F77" s="20" t="s">
         <v>251</v>
       </c>
-      <c r="E72" s="1" t="s">
+      <c r="G77" s="35" t="s">
+        <v>529</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="J77" s="26"/>
+    </row>
+    <row r="78" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A78" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D78" s="21" t="s">
         <v>250</v>
       </c>
-      <c r="F72" s="2" t="s">
+      <c r="E78" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="F78" s="20" t="s">
+        <v>255</v>
+      </c>
+      <c r="G78" s="35" t="s">
+        <v>530</v>
+      </c>
+      <c r="H78" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="G72" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H72" s="18" t="s">
+      <c r="I78" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="I72" s="18" t="s">
-[...19 lines deleted...]
-      <c r="F73" s="2" t="s">
+      <c r="J78" s="26"/>
+    </row>
+    <row r="79" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A79" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="G73" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H73" s="18" t="s">
+      <c r="D79" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="F79" s="20" t="s">
+        <v>258</v>
+      </c>
+      <c r="G79" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="I79" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="I73" s="18" t="s">
-[...19 lines deleted...]
-      <c r="F74" s="2" t="s">
+      <c r="J79" s="26"/>
+    </row>
+    <row r="80" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A80" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="F80" s="20" t="s">
+        <v>262</v>
+      </c>
+      <c r="G80" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="H80" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="G74" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C75" s="1" t="s">
+      <c r="I80" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D75" s="18" t="s">
-[...25 lines deleted...]
-      <c r="C76" s="1" t="s">
+      <c r="J80" s="26"/>
+    </row>
+    <row r="81" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="D76" s="18" t="s">
+      <c r="D81" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F81" s="20" t="s">
         <v>265</v>
       </c>
-      <c r="E76" s="1" t="s">
+      <c r="G81" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="J81" s="26"/>
+    </row>
+    <row r="82" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A82" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D82" s="21" t="s">
         <v>264</v>
       </c>
-      <c r="F76" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="21" t="s">
+      <c r="E82" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F82" s="20" t="s">
+        <v>269</v>
+      </c>
+      <c r="G82" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="H82" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="H76" s="18" t="s">
-[...13 lines deleted...]
-      <c r="C77" s="1" t="s">
+      <c r="I82" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D77" s="18" t="s">
-[...5 lines deleted...]
-      <c r="F77" s="2" t="s">
+      <c r="J82" s="26"/>
+    </row>
+    <row r="83" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="24" t="s">
         <v>271</v>
       </c>
-      <c r="G77" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="18" t="s">
+      <c r="B83" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="F83" s="20" t="s">
+        <v>274</v>
+      </c>
+      <c r="G83" s="35"/>
+      <c r="J83" s="26"/>
+    </row>
+    <row r="84" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="I77" s="18" t="s">
-[...19 lines deleted...]
-      <c r="F78" s="2" t="s">
+      <c r="F84" s="20" t="s">
         <v>275</v>
       </c>
-      <c r="G78" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C79" s="1" t="s">
+      <c r="G84" s="35" t="s">
         <v>276</v>
       </c>
-      <c r="D79" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="1" t="s">
+      <c r="H84" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="F79" s="2" t="s">
+      <c r="I84" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="G79" s="21" t="s">
-[...2 lines deleted...]
-      <c r="H79" s="18" t="s">
+      <c r="J84" s="26"/>
+    </row>
+    <row r="85" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A85" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="I79" s="18" t="s">
-[...16 lines deleted...]
-      <c r="E80" s="1" t="s">
+      <c r="F85" s="20" t="s">
+        <v>280</v>
+      </c>
+      <c r="G85" s="35" t="s">
         <v>281</v>
       </c>
-      <c r="F80" s="2" t="s">
+      <c r="H85" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="J85" s="26"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A86" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="G80" s="21" t="s">
-[...16 lines deleted...]
-      <c r="C81" s="1" t="s">
+      <c r="F86" s="20" t="s">
         <v>283</v>
       </c>
-      <c r="D81" s="18" t="s">
+      <c r="G86" s="35" t="s">
         <v>284</v>
       </c>
-      <c r="E81" s="1" t="s">
+      <c r="H86" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="J86" s="26"/>
+    </row>
+    <row r="87" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A87" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="F81" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H81" s="18" t="s">
+      <c r="E87" s="20" t="s">
         <v>287</v>
       </c>
-      <c r="I81" s="18" t="s">
+      <c r="F87" s="20"/>
+      <c r="G87" s="35" t="s">
+        <v>289</v>
+      </c>
+      <c r="H87" s="1" t="s">
         <v>288</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E82" s="1" t="s">
+      <c r="I87" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="J87" s="26"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A88" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="F82" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A83" s="1" t="s">
+      <c r="F88" s="20" t="s">
         <v>291</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="G88" s="35" t="s">
+        <v>292</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="J88" s="26"/>
+    </row>
+    <row r="89" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A89" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>295</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="F89" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="G89" s="35" t="s">
+        <v>297</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="J89" s="26"/>
+    </row>
+    <row r="90" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A90" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="F90" s="20" t="s">
+        <v>303</v>
+      </c>
+      <c r="G90" s="35" t="s">
+        <v>304</v>
+      </c>
+      <c r="J90" s="26"/>
+    </row>
+    <row r="91" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A91" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="F91" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="G91" s="35" t="s">
+        <v>531</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="J91" s="26"/>
+    </row>
+    <row r="92" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A92" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="F92" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="G92" s="35" t="s">
+        <v>531</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="J92" s="26"/>
+    </row>
+    <row r="93" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A93" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>310</v>
+      </c>
+      <c r="F93" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="G93" s="35" t="s">
+        <v>531</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="J93" s="26"/>
+    </row>
+    <row r="94" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A94" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>311</v>
+      </c>
+      <c r="F94" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="G94" s="35" t="s">
+        <v>531</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J94" s="26"/>
+    </row>
+    <row r="95" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A95" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B84" s="1" t="s">
+      <c r="D95" s="21" t="s">
+        <v>313</v>
+      </c>
+      <c r="F95" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="G95" s="35" t="s">
+        <v>532</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J95" s="26"/>
+    </row>
+    <row r="96" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A96" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...19 lines deleted...]
-      <c r="B85" s="1" t="s">
+      <c r="D96" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="F96" s="20" t="s">
+        <v>316</v>
+      </c>
+      <c r="G96" s="35" t="s">
+        <v>533</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J96" s="26"/>
+    </row>
+    <row r="97" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A97" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...31 lines deleted...]
-      <c r="H86" s="18" t="s">
+      <c r="D97" s="21" t="s">
+        <v>317</v>
+      </c>
+      <c r="F97" s="20" t="s">
+        <v>318</v>
+      </c>
+      <c r="G97" s="35" t="s">
+        <v>534</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I97" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J97" s="26"/>
+    </row>
+    <row r="98" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A98" s="24" t="s">
         <v>305</v>
-      </c>
-[...287 lines deleted...]
-        <v>325</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>655</v>
       </c>
       <c r="C98" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>319</v>
+      </c>
+      <c r="F98" s="20" t="s">
+        <v>320</v>
+      </c>
+      <c r="G98" s="35" t="s">
+        <v>535</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I98" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J98" s="26"/>
+    </row>
+    <row r="99" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A99" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="F99" s="20" t="s">
+        <v>322</v>
+      </c>
+      <c r="G99" s="35" t="s">
+        <v>536</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J99" s="26"/>
+    </row>
+    <row r="100" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A100" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="F100" s="20" t="s">
+        <v>324</v>
+      </c>
+      <c r="G100" s="35" t="s">
+        <v>537</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J100" s="26"/>
+    </row>
+    <row r="101" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A101" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>325</v>
+      </c>
+      <c r="F101" s="20" t="s">
+        <v>326</v>
+      </c>
+      <c r="G101" s="35" t="s">
+        <v>538</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="J101" s="26"/>
+    </row>
+    <row r="102" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A102" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>330</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="F102" s="20" t="s">
+        <v>331</v>
+      </c>
+      <c r="G102" s="35" t="s">
+        <v>539</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="J102" s="26"/>
+    </row>
+    <row r="103" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A103" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>335</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="F103" s="20" t="s">
+        <v>336</v>
+      </c>
+      <c r="G103" s="35" t="s">
+        <v>540</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J103" s="26"/>
+    </row>
+    <row r="104" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A104" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>339</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F104" s="20" t="s">
+        <v>340</v>
+      </c>
+      <c r="G104" s="35" t="s">
+        <v>541</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J104" s="26"/>
+    </row>
+    <row r="105" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A105" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>342</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="F105" s="20" t="s">
+        <v>343</v>
+      </c>
+      <c r="G105" s="35" t="s">
+        <v>542</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="J105" s="26"/>
+    </row>
+    <row r="106" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>346</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F106" s="20" t="s">
         <v>347</v>
       </c>
-      <c r="D98" s="18" t="s">
-[...25 lines deleted...]
-      <c r="D99" s="18" t="s">
+      <c r="G106" s="35" t="s">
+        <v>543</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I106" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="F99" s="2" t="s">
-[...22 lines deleted...]
-      <c r="D100" s="18" t="s">
+      <c r="J106" s="26"/>
+    </row>
+    <row r="107" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A107" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D107" s="21" t="s">
         <v>349</v>
       </c>
-      <c r="F100" s="2" t="s">
+      <c r="E107" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="F107" s="20" t="s">
         <v>350</v>
       </c>
-      <c r="G100" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C101" s="1" t="s">
+      <c r="G107" s="35" t="s">
+        <v>544</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="J107" s="26"/>
+    </row>
+    <row r="108" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A108" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>352</v>
+      </c>
+      <c r="E108" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="D101" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F101" s="2" t="s">
+      <c r="F108" s="20" t="s">
         <v>353</v>
       </c>
-      <c r="G101" s="18" t="s">
-[...5 lines deleted...]
-      <c r="I101" s="18" t="s">
+      <c r="G108" s="35" t="s">
+        <v>545</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I108" s="1" t="s">
         <v>354</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="1" t="s">
+      <c r="J108" s="26"/>
+    </row>
+    <row r="109" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A109" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>356</v>
+      </c>
+      <c r="E109" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B102" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D102" s="18" t="s">
+      <c r="F109" s="20" t="s">
         <v>357</v>
       </c>
-      <c r="E102" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F102" s="2" t="s">
+      <c r="G109" s="35" t="s">
+        <v>546</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="J109" s="26"/>
+    </row>
+    <row r="110" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A110" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>359</v>
+      </c>
+      <c r="E110" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="G102" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C103" s="1" t="s">
+      <c r="F110" s="20" t="s">
         <v>360</v>
       </c>
-      <c r="D103" s="18" t="s">
+      <c r="G110" s="35" t="s">
+        <v>547</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="J110" s="26"/>
+    </row>
+    <row r="111" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A111" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F111" s="20" t="s">
+        <v>360</v>
+      </c>
+      <c r="G111" s="35" t="s">
+        <v>547</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="J111" s="26"/>
+    </row>
+    <row r="112" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A112" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="E112" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="E103" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F103" s="2" t="s">
+      <c r="F112" s="20" t="s">
         <v>363</v>
       </c>
-      <c r="G103" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C104" s="1" t="s">
+      <c r="G112" s="35" t="s">
+        <v>548</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="J112" s="26"/>
+    </row>
+    <row r="113" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A113" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>371</v>
+      </c>
+      <c r="E113" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D104" s="18" t="s">
+      <c r="F113" s="20" t="s">
+        <v>365</v>
+      </c>
+      <c r="G113" s="35" t="s">
+        <v>549</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="J113" s="26"/>
+    </row>
+    <row r="114" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A114" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D114" s="21" t="s">
+        <v>367</v>
+      </c>
+      <c r="E114" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="E104" s="1" t="s">
-[...22 lines deleted...]
-      <c r="C105" s="1" t="s">
+      <c r="F114" s="20" t="s">
         <v>368</v>
       </c>
-      <c r="D105" s="18" t="s">
+      <c r="G114" s="35" t="s">
+        <v>550</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="J114" s="26"/>
+    </row>
+    <row r="115" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A115" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D115" s="21" t="s">
         <v>370</v>
       </c>
-      <c r="E105" s="1" t="s">
+      <c r="E115" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="F105" s="2" t="s">
-[...22 lines deleted...]
-      <c r="D106" s="18" t="s">
+      <c r="F115" s="20" t="s">
+        <v>374</v>
+      </c>
+      <c r="G115" s="35" t="s">
+        <v>551</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="J115" s="26"/>
+    </row>
+    <row r="116" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A116" s="24" t="s">
+        <v>610</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D116" s="21" t="s">
+        <v>376</v>
+      </c>
+      <c r="E116" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="E106" s="1" t="s">
-[...22 lines deleted...]
-      <c r="C107" s="1" t="s">
+      <c r="F116" s="20" t="s">
         <v>377</v>
       </c>
-      <c r="D107" s="18" t="s">
+      <c r="G116" s="35" t="s">
+        <v>552</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="J116" s="26"/>
+    </row>
+    <row r="117" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A117" s="24" t="s">
+        <v>615</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>380</v>
+      </c>
+      <c r="E117" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="E107" s="1" t="s">
-[...22 lines deleted...]
-      <c r="C108" s="1" t="s">
+      <c r="F117" s="20" t="s">
         <v>381</v>
       </c>
-      <c r="D108" s="18" t="s">
+      <c r="G117" s="35" t="s">
+        <v>553</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="J117" s="26"/>
+    </row>
+    <row r="118" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A118" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D118" s="21" t="s">
         <v>383</v>
       </c>
-      <c r="E108" s="1" t="s">
+      <c r="E118" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="F118" s="20" t="s">
+        <v>384</v>
+      </c>
+      <c r="G118" s="35" t="s">
+        <v>554</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J118" s="26"/>
+    </row>
+    <row r="119" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A119" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="F108" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I108" s="18" t="s">
+      <c r="D119" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="F119" s="20" t="s">
         <v>385</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C109" s="1" t="s">
+      <c r="G119" s="35" t="s">
+        <v>554</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J119" s="26"/>
+    </row>
+    <row r="120" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A120" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D120" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="F120" s="20" t="s">
         <v>386</v>
       </c>
-      <c r="D109" s="18" t="s">
+      <c r="G120" s="35" t="s">
+        <v>554</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I120" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="E109" s="1" t="s">
+      <c r="J120" s="26"/>
+    </row>
+    <row r="121" spans="1:10" ht="60" x14ac:dyDescent="0.25">
+      <c r="A121" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>389</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="F121" s="20" t="s">
+        <v>390</v>
+      </c>
+      <c r="G121" s="35" t="s">
+        <v>555</v>
+      </c>
+      <c r="H121" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="F109" s="2" t="s">
+      <c r="I121" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J121" s="26"/>
+    </row>
+    <row r="122" spans="1:10" ht="60" x14ac:dyDescent="0.25">
+      <c r="A122" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D122" s="21" t="s">
         <v>389</v>
       </c>
-      <c r="G109" s="18" t="s">
-[...19 lines deleted...]
-      <c r="D110" s="18" t="s">
+      <c r="E122" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="F122" s="20" t="s">
+        <v>391</v>
+      </c>
+      <c r="G122" s="35" t="s">
+        <v>555</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J122" s="26"/>
+    </row>
+    <row r="123" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A123" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D123" s="21" t="s">
         <v>392</v>
       </c>
-      <c r="E110" s="1" t="s">
+      <c r="E123" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="F123" s="20" t="s">
+        <v>393</v>
+      </c>
+      <c r="G123" s="35" t="s">
+        <v>556</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J123" s="26"/>
+    </row>
+    <row r="124" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A124" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D124" s="21" t="s">
+        <v>392</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="F124" s="20" t="s">
         <v>391</v>
       </c>
-      <c r="F110" s="2" t="s">
-[...19 lines deleted...]
-      <c r="C111" s="1" t="s">
+      <c r="G124" s="35" t="s">
+        <v>556</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J124" s="26"/>
+    </row>
+    <row r="125" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A125" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="D111" s="18" t="s">
+      <c r="D125" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="F125" s="20" t="s">
+        <v>398</v>
+      </c>
+      <c r="G125" s="35" t="s">
+        <v>557</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J125" s="26"/>
+    </row>
+    <row r="126" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A126" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D126" s="21" t="s">
+        <v>399</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="F126" s="20" t="s">
+        <v>400</v>
+      </c>
+      <c r="G126" s="35" t="s">
+        <v>558</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="J126" s="26"/>
+    </row>
+    <row r="127" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A127" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="F127" s="20" t="s">
+        <v>400</v>
+      </c>
+      <c r="G127" s="35" t="s">
+        <v>559</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I127" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J127" s="26"/>
+    </row>
+    <row r="128" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A128" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D128" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="F128" s="20" t="s">
+        <v>405</v>
+      </c>
+      <c r="G128" s="35" t="s">
+        <v>560</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J128" s="26"/>
+    </row>
+    <row r="129" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A129" s="24" t="s">
+        <v>618</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>407</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F129" s="20" t="s">
+        <v>408</v>
+      </c>
+      <c r="G129" s="35" t="s">
+        <v>561</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="J129" s="26"/>
+    </row>
+    <row r="130" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A130" s="24" t="s">
+        <v>620</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="D130" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="F130" s="20" t="s">
+        <v>477</v>
+      </c>
+      <c r="G130" s="35" t="s">
+        <v>580</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="J130" s="26"/>
+    </row>
+    <row r="131" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A131" s="24" t="s">
+        <v>620</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>481</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="F131" s="20" t="s">
+        <v>482</v>
+      </c>
+      <c r="G131" s="35" t="s">
+        <v>579</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="J131" s="26"/>
+    </row>
+    <row r="132" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A132" s="24" t="s">
+        <v>620</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="D132" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="F132" s="20" t="s">
+        <v>486</v>
+      </c>
+      <c r="G132" s="35" t="s">
+        <v>578</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="J132" s="26"/>
+    </row>
+    <row r="133" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A133" s="24" t="s">
+        <v>620</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D133" s="21" t="s">
+        <v>492</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="F133" s="20" t="s">
+        <v>493</v>
+      </c>
+      <c r="G133" s="35" t="s">
+        <v>581</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="J133" s="26"/>
+    </row>
+    <row r="134" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="24" t="s">
+        <v>620</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>500</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="F134" s="20" t="s">
+        <v>498</v>
+      </c>
+      <c r="G134" s="35" t="s">
+        <v>580</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="J134" s="26"/>
+    </row>
+    <row r="135" spans="1:10" ht="173.25" x14ac:dyDescent="0.25">
+      <c r="A135" s="24" t="s">
+        <v>622</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="E111" s="1" t="s">
-[...118 lines deleted...]
-      <c r="F115" s="2" t="s">
+      <c r="D135" s="21" t="s">
         <v>411</v>
       </c>
-      <c r="G115" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C116" s="1" t="s">
+      <c r="E135" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="F135" s="20" t="s">
         <v>412</v>
       </c>
-      <c r="D116" s="18" t="s">
+      <c r="G135" s="35" t="s">
         <v>414</v>
       </c>
-      <c r="E116" s="1" t="s">
+      <c r="H135" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="J135" s="26"/>
+    </row>
+    <row r="136" spans="1:10" ht="173.25" x14ac:dyDescent="0.25">
+      <c r="A136" s="24" t="s">
+        <v>622</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D136" s="21" t="s">
         <v>413</v>
       </c>
-      <c r="F116" s="2" t="s">
+      <c r="E136" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="F136" s="20" t="s">
+        <v>412</v>
+      </c>
+      <c r="G136" s="35" t="s">
+        <v>414</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="I136" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="G116" s="7" t="s">
-[...19 lines deleted...]
-      <c r="D117" s="18" t="s">
+      <c r="J136" s="26"/>
+    </row>
+    <row r="137" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A137" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D137" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E137" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="E117" s="1" t="s">
-[...22 lines deleted...]
-      <c r="C118" s="1" t="s">
+      <c r="F137" s="20" t="s">
         <v>420</v>
       </c>
-      <c r="D118" s="18" t="s">
+      <c r="G137" s="35" t="s">
+        <v>562</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J137" s="26"/>
+    </row>
+    <row r="138" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A138" s="24" t="s">
         <v>422</v>
       </c>
-      <c r="E118" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F118" s="2" t="s">
+      <c r="B138" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="E138" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="G118" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H118" s="18" t="s">
+      <c r="F138" s="20" t="s">
+        <v>425</v>
+      </c>
+      <c r="G138" s="35" t="s">
+        <v>563</v>
+      </c>
+      <c r="H138" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I118" s="18" t="s">
+      <c r="I138" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J138" s="26"/>
+    </row>
+    <row r="139" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A139" s="24" t="s">
         <v>427</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H119" s="18" t="s">
+      <c r="B139" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="D139" s="21" t="s">
+        <v>433</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="F139" s="20" t="s">
+        <v>436</v>
+      </c>
+      <c r="G139" s="35" t="s">
+        <v>564</v>
+      </c>
+      <c r="H139" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I119" s="18" t="s">
-[...25 lines deleted...]
-      <c r="H120" s="18" t="s">
+      <c r="I139" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J139" s="26"/>
+    </row>
+    <row r="140" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A140" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D140" s="21" t="s">
+        <v>434</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="20" t="s">
+        <v>437</v>
+      </c>
+      <c r="G140" s="35" t="s">
+        <v>565</v>
+      </c>
+      <c r="H140" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I120" s="18" t="s">
-[...19 lines deleted...]
-      <c r="F121" s="2" t="s">
+      <c r="I140" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J140" s="26"/>
+    </row>
+    <row r="141" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A141" s="24" t="s">
         <v>429</v>
       </c>
-      <c r="G121" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H121" s="18" t="s">
+      <c r="B141" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D141" s="21" t="s">
+        <v>435</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="F141" s="20" t="s">
+        <v>438</v>
+      </c>
+      <c r="G141" s="35" t="s">
+        <v>566</v>
+      </c>
+      <c r="H141" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I121" s="18" t="s">
-[...25 lines deleted...]
-      <c r="H122" s="18" t="s">
+      <c r="I141" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J141" s="26"/>
+    </row>
+    <row r="142" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A142" s="24" t="s">
+        <v>447</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D142" s="21" t="s">
+        <v>443</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F142" s="20" t="s">
+        <v>448</v>
+      </c>
+      <c r="G142" s="35" t="s">
+        <v>567</v>
+      </c>
+      <c r="H142" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I122" s="18" t="s">
-[...25 lines deleted...]
-      <c r="H123" s="18" t="s">
+      <c r="I142" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J142" s="26"/>
+    </row>
+    <row r="143" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A143" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D143" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="F143" s="20" t="s">
+        <v>451</v>
+      </c>
+      <c r="G143" s="35" t="s">
+        <v>568</v>
+      </c>
+      <c r="H143" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I123" s="18" t="s">
-[...25 lines deleted...]
-      <c r="H124" s="18" t="s">
+      <c r="I143" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J143" s="26"/>
+    </row>
+    <row r="144" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A144" s="24" t="s">
+        <v>440</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D144" s="21" t="s">
+        <v>445</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="F144" s="20" t="s">
+        <v>453</v>
+      </c>
+      <c r="G144" s="35" t="s">
+        <v>569</v>
+      </c>
+      <c r="H144" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I124" s="18" t="s">
-[...25 lines deleted...]
-      <c r="H125" s="18" t="s">
+      <c r="I144" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J144" s="26"/>
+    </row>
+    <row r="145" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A145" s="24" t="s">
+        <v>441</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D145" s="21" t="s">
+        <v>446</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F145" s="20" t="s">
+        <v>455</v>
+      </c>
+      <c r="G145" s="35" t="s">
+        <v>570</v>
+      </c>
+      <c r="H145" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I125" s="7" t="s">
-[...25 lines deleted...]
-      <c r="H126" s="18" t="s">
+      <c r="I145" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="J145" s="26"/>
+    </row>
+    <row r="146" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A146" s="24" t="s">
+        <v>442</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="D146" s="21" t="s">
+        <v>457</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="F146" s="20" t="s">
+        <v>458</v>
+      </c>
+      <c r="G146" s="35" t="s">
+        <v>571</v>
+      </c>
+      <c r="H146" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="I126" s="18" t="s">
-[...25 lines deleted...]
-      <c r="H127" s="18" t="s">
+      <c r="I146" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J146" s="26"/>
+    </row>
+    <row r="147" spans="1:10" ht="63" x14ac:dyDescent="0.25">
+      <c r="A147" s="27" t="s">
+        <v>502</v>
+      </c>
+      <c r="B147" s="28" t="s">
+        <v>501</v>
+      </c>
+      <c r="C147" s="28" t="s">
+        <v>502</v>
+      </c>
+      <c r="D147" s="29" t="s">
+        <v>460</v>
+      </c>
+      <c r="E147" s="28" t="s">
+        <v>459</v>
+      </c>
+      <c r="F147" s="30" t="s">
+        <v>461</v>
+      </c>
+      <c r="G147" s="36" t="s">
+        <v>572</v>
+      </c>
+      <c r="H147" s="28" t="s">
         <v>426</v>
       </c>
-      <c r="I127" s="18" t="s">
-[...584 lines deleted...]
-      <c r="F148" s="2"/>
+      <c r="I147" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="J147" s="31"/>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F148" s="20"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J1" xr:uid="{9AABE03F-B06F-4567-9AD4-B2817AD9C4E8}"/>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1" display="mailto:rs-ss-housinghelpdesk@co.anoka.mn.us" xr:uid="{A967DBC8-B9FA-49F1-A5F8-68ABE289010B}"/>
     <hyperlink ref="F4" r:id="rId2" display="mailto:YRL@ymcamn.org" xr:uid="{09EB4451-D483-4819-B9B8-64714ED64F8F}"/>
     <hyperlink ref="F5" r:id="rId3" display="mailto:aplisek@hope4youthmn.org" xr:uid="{FEF3D7A0-756D-418F-8AF8-37412B67B0D7}"/>
     <hyperlink ref="F6" r:id="rId4" display="mailto:Front.desk@bicap.org" xr:uid="{E0C7812A-1766-451E-ACED-2468D3234A77}"/>
     <hyperlink ref="F7" r:id="rId5" display="mailto:Front.desk@bicap.org" xr:uid="{9F1C4183-53F7-4B65-BF85-9E6A2D6D458F}"/>
     <hyperlink ref="F8" r:id="rId6" display="mailto:Kayla.madigan@nwicded.org" xr:uid="{F424E709-A17B-4471-8434-0AF8EA96345F}"/>
     <hyperlink ref="F9" r:id="rId7" display="mailto:Mraiter.voh@gmail.com" xr:uid="{0F5C250D-18E1-43DE-A133-E47F4DF5F7B9}"/>
     <hyperlink ref="F10" r:id="rId8" display="mailto:rstone@lsnmlaw.org" xr:uid="{4DA0DFAE-F646-4BB7-904B-60A56FBAA650}"/>
     <hyperlink ref="F11" r:id="rId9" display="mailto:Chris.l@mnshelter.org" xr:uid="{143CF7B4-8306-4968-9A97-6E9BF441177A}"/>
     <hyperlink ref="F12" r:id="rId10" display="mailto:cunited@paulbunyan.net" xr:uid="{82F04434-03A1-4131-AD2C-DCDC415F0BD7}"/>
     <hyperlink ref="F13" r:id="rId11" display="mailto:Debbie@bemidjihra.org" xr:uid="{A4683AEC-C3CC-411E-8BD6-41BD77B3A212}"/>
     <hyperlink ref="F14" r:id="rId12" display="mailto:info@gtcuw.org" xr:uid="{8B4378AA-02F2-4D5D-AD54-0964477EE610}"/>
     <hyperlink ref="F15" r:id="rId13" display="mailto:info@capagency.org" xr:uid="{9F2E024F-FE13-446F-9B41-84D1EB29AB31}"/>
     <hyperlink ref="F16" r:id="rId14" display="mailto:abdi@cairomn.org" xr:uid="{2D002682-5DBB-44F9-85C5-CBDC20899183}"/>
     <hyperlink ref="F17" r:id="rId15" display="mailto:twitte@capagency.org" xr:uid="{A13F2E93-32F6-4705-8296-D7ECEDAE9751}"/>
     <hyperlink ref="F18" r:id="rId16" display="mailto:NGnerer@360communities.org" xr:uid="{8DD6AF39-2E8B-45D2-9803-2B2FBC78FB70}"/>
     <hyperlink ref="F19" r:id="rId17" display="mailto:kelly.polasky@ymcamn.org" xr:uid="{46F3F86C-C874-4325-A907-6BB3FBE65C94}"/>
     <hyperlink ref="F20" r:id="rId18" xr:uid="{5F2DC7BF-8A9D-4289-B9B8-7C97994DD5D0}"/>
     <hyperlink ref="F21" r:id="rId19" xr:uid="{E01540A4-7EA9-4BBC-A328-3D6147C0E58C}"/>
     <hyperlink ref="F22" r:id="rId20" xr:uid="{E53FD171-A0FC-488F-A108-943852B9213C}"/>
     <hyperlink ref="F23" r:id="rId21" xr:uid="{B5B0AA81-AA1B-49CD-B545-3C8DB8EB80AB}"/>
     <hyperlink ref="F24" r:id="rId22" xr:uid="{09562C20-B322-4659-8A8D-FE503B9C86A3}"/>
     <hyperlink ref="F25" r:id="rId23" xr:uid="{68235E32-0A70-4FA3-A04C-6FDB05A0231E}"/>
     <hyperlink ref="F26" r:id="rId24" xr:uid="{366BB5DF-40D6-4350-A089-936F4A1F9B4F}"/>
@@ -7115,51 +7822,51 @@
     <hyperlink ref="F58" r:id="rId47" xr:uid="{5BF8A437-B952-4B62-9F8B-61BCB25137A2}"/>
     <hyperlink ref="F59" r:id="rId48" xr:uid="{CC20820D-F43C-4CE7-9837-9E99F0C1BD7B}"/>
     <hyperlink ref="F60" r:id="rId49" display="mailto:arosin@mnvac.org" xr:uid="{0AF8FDAE-B512-4341-89E8-F9A928571F8A}"/>
     <hyperlink ref="F61" r:id="rId50" xr:uid="{E4B77850-05D1-4D58-A464-DCE9CE69BD92}"/>
     <hyperlink ref="F62" r:id="rId51" xr:uid="{1CAD8B29-FFFD-4EBE-B6DE-F1549B9C7C6A}"/>
     <hyperlink ref="F63" r:id="rId52" xr:uid="{BE63D158-6838-4A72-8FE3-29488201A40F}"/>
     <hyperlink ref="F64" r:id="rId53" xr:uid="{173A79C7-6F96-4385-9B05-AE37F70E44D9}"/>
     <hyperlink ref="F65" r:id="rId54" xr:uid="{0A416300-6218-408A-BF23-2A9ABADBDC57}"/>
     <hyperlink ref="F66" r:id="rId55" xr:uid="{2DBE18FD-6091-45B2-A0EA-F51850035DAA}"/>
     <hyperlink ref="F67" r:id="rId56" xr:uid="{1DCB7C58-221A-4E1A-B6BF-5C981CF8AA00}"/>
     <hyperlink ref="F68" r:id="rId57" xr:uid="{CD059B8E-D5A1-47E0-99AF-3A68B8C440A9}"/>
     <hyperlink ref="F69" r:id="rId58" xr:uid="{15F65457-D6CA-4347-BBC3-740ACF280FAD}"/>
     <hyperlink ref="F70" r:id="rId59" xr:uid="{C690FBC1-138D-48B6-95B8-88301157B7E3}"/>
     <hyperlink ref="F71" r:id="rId60" xr:uid="{B6D9143D-3902-4C1B-B811-87011607D669}"/>
     <hyperlink ref="F72" r:id="rId61" xr:uid="{8FD11312-9F2D-429E-AB30-2CA5FAB609FB}"/>
     <hyperlink ref="F73" r:id="rId62" xr:uid="{D5A7A104-7390-45A5-B184-B7FD30138A80}"/>
     <hyperlink ref="F74" r:id="rId63" xr:uid="{C9D7DF2B-3A0A-4F7D-AD95-F8F0393E64D0}"/>
     <hyperlink ref="F75" r:id="rId64" xr:uid="{89A07C2C-1063-4318-A648-A195E780741A}"/>
     <hyperlink ref="F76" r:id="rId65" xr:uid="{E6A709FA-F28F-467F-BF69-B342B520B779}"/>
     <hyperlink ref="F77" r:id="rId66" xr:uid="{BE867A7A-395C-4561-80D9-274A9982D8F4}"/>
     <hyperlink ref="F78" r:id="rId67" xr:uid="{0EB1A2EA-EBC4-43C1-9F39-18F5B4E256BF}"/>
     <hyperlink ref="F79" r:id="rId68" xr:uid="{FF9BCF74-1006-4EC4-9608-B3172E58A9CF}"/>
     <hyperlink ref="F80" r:id="rId69" xr:uid="{17306D56-57AB-4BCD-B427-B300C6FCA1EF}"/>
     <hyperlink ref="F81" r:id="rId70" xr:uid="{FC4335ED-E09E-472D-B9F3-3AC75877C482}"/>
     <hyperlink ref="F82" r:id="rId71" xr:uid="{B78EA06B-DAE3-4362-A400-B081B463BEA2}"/>
-    <hyperlink ref="E83" r:id="rId72" display="http://www.ramseycountymn.gov/homeaid" xr:uid="{AA3DB5EE-AD05-4D9E-84CA-D4217B2CEC80}"/>
+    <hyperlink ref="F83" r:id="rId72" display="http://www.ramseycountymn.gov/homeaid" xr:uid="{AA3DB5EE-AD05-4D9E-84CA-D4217B2CEC80}"/>
     <hyperlink ref="F84" r:id="rId73" xr:uid="{47F0364E-52CA-4FCE-A650-B35D8883F658}"/>
     <hyperlink ref="F85" r:id="rId74" xr:uid="{7BBBC4C3-76CD-4927-B364-914FCB48FB65}"/>
     <hyperlink ref="F86" r:id="rId75" xr:uid="{95E9892F-E61A-413C-A167-F4099F7F473C}"/>
     <hyperlink ref="E87" r:id="rId76" xr:uid="{81F128D4-70AF-40FF-92B3-CC8AEBD182A8}"/>
     <hyperlink ref="F88" r:id="rId77" xr:uid="{CB221031-1F3C-48F4-999E-56DB41667095}"/>
     <hyperlink ref="F89" r:id="rId78" display="mailto:Housing@wadvocates.org" xr:uid="{04726F07-9706-4072-807F-195EFB9B8C53}"/>
     <hyperlink ref="F90" r:id="rId79" xr:uid="{AD77DB6D-1F82-4A41-ACBF-4092CB152F27}"/>
     <hyperlink ref="F91" r:id="rId80" xr:uid="{31DBB8B8-A89F-4610-8E49-5D75204E654B}"/>
     <hyperlink ref="F92" r:id="rId81" xr:uid="{5B35294E-80C8-47CF-AD26-9C17E444DF61}"/>
     <hyperlink ref="F93" r:id="rId82" xr:uid="{82F5B52F-AA65-4108-9B18-94BD01EEEFA0}"/>
     <hyperlink ref="F94" r:id="rId83" xr:uid="{1365651F-7E1C-490F-81D6-9A0B6981172F}"/>
     <hyperlink ref="F95" r:id="rId84" xr:uid="{DE92A1A4-A606-4D46-BC51-87E18DEA1C58}"/>
     <hyperlink ref="F96" r:id="rId85" xr:uid="{CD092FF9-5CCA-476A-8D2E-3EED93027098}"/>
     <hyperlink ref="F97" r:id="rId86" xr:uid="{3E7D09AC-24A2-45CE-AD68-C5EF37ADAF00}"/>
     <hyperlink ref="F98" r:id="rId87" xr:uid="{69637858-A13B-4DE1-8016-53C1A8104C46}"/>
     <hyperlink ref="F99" r:id="rId88" xr:uid="{AA013C24-3037-4304-ACAF-E15C4E33E4FC}"/>
     <hyperlink ref="F100" r:id="rId89" xr:uid="{E671A03D-4FFE-477C-9F48-74C197E61446}"/>
     <hyperlink ref="F101" r:id="rId90" xr:uid="{6B2F6114-4E71-4CEE-AD6C-D0C4B0CFEE31}"/>
     <hyperlink ref="F102" r:id="rId91" xr:uid="{FDAEECD1-64B6-4B16-AE69-E4043316545C}"/>
     <hyperlink ref="F103" r:id="rId92" xr:uid="{E7020102-792C-4239-B7D9-1772D31A430F}"/>
     <hyperlink ref="F104" r:id="rId93" xr:uid="{F96A5FC3-8F34-4006-BC3A-A3BA0D2401BA}"/>
     <hyperlink ref="F105" r:id="rId94" xr:uid="{180926F6-B117-4B30-8EA3-1755FF6F7397}"/>
     <hyperlink ref="F106" r:id="rId95" xr:uid="{43924BF2-4D42-4F88-B9F7-F8109AE3165E}"/>
     <hyperlink ref="F107" r:id="rId96" xr:uid="{C8E3B54B-266F-4019-AFA6-D36DEE60FD04}"/>
     <hyperlink ref="F108" r:id="rId97" xr:uid="{247F991C-796F-4D0D-A402-9998CD6B9743}"/>
@@ -7180,59 +7887,68 @@
     <hyperlink ref="F123" r:id="rId112" xr:uid="{B01C75BD-5C4A-4BB7-B048-8FE8FBD01EAB}"/>
     <hyperlink ref="F125" r:id="rId113" xr:uid="{568FC0EA-8670-4D2D-9370-BE9BC166EF60}"/>
     <hyperlink ref="F124" r:id="rId114" xr:uid="{931C4834-6519-412B-949A-23EC85610B21}"/>
     <hyperlink ref="F135" r:id="rId115" xr:uid="{59690D56-B895-4C17-A4E6-57669E9634B3}"/>
     <hyperlink ref="F136" r:id="rId116" xr:uid="{CEAAE333-3C8E-4C54-ACCC-DBB81300C383}"/>
     <hyperlink ref="F137" r:id="rId117" xr:uid="{C8CC4900-35CE-46A6-A67D-7A46455D359D}"/>
     <hyperlink ref="F138" r:id="rId118" xr:uid="{39594677-1E33-41B0-8D11-9C0171174013}"/>
     <hyperlink ref="F139" r:id="rId119" xr:uid="{046E4685-1856-4B9D-AF6F-7A79327249BF}"/>
     <hyperlink ref="F140" r:id="rId120" xr:uid="{254B2925-FEC1-48C3-B987-61C57F99E9C5}"/>
     <hyperlink ref="F141" r:id="rId121" display="mailto:Brenda.r@llha.net" xr:uid="{27C6A3EC-FE16-4D14-A814-5E4430961EA1}"/>
     <hyperlink ref="F142" r:id="rId122" xr:uid="{AC24523E-61EB-4B7D-8731-43C2FDD92C90}"/>
     <hyperlink ref="F143" r:id="rId123" xr:uid="{6CF6C522-DFC7-43FC-9465-AB26094FC324}"/>
     <hyperlink ref="F144" r:id="rId124" xr:uid="{CD84A116-D40F-4BBF-AA8F-0D6C92BC41EB}"/>
     <hyperlink ref="F145" r:id="rId125" xr:uid="{8D902F35-F3CD-4C2F-83BD-BA322E55BCDB}"/>
     <hyperlink ref="F146" r:id="rId126" xr:uid="{C12A2746-E60F-4382-AF30-535FC811FD5F}"/>
     <hyperlink ref="F147" r:id="rId127" xr:uid="{C24253F8-4660-489B-B811-BA6C0CA2C14C}"/>
     <hyperlink ref="F126" r:id="rId128" xr:uid="{CEABBB16-9323-41AF-A5CC-C5238F7C4BD7}"/>
     <hyperlink ref="F127" r:id="rId129" xr:uid="{26A6F297-8312-4724-AD7D-2C490B972F6E}"/>
     <hyperlink ref="F128" r:id="rId130" xr:uid="{4345FAE4-9592-4B36-B364-CB74A8A098D0}"/>
     <hyperlink ref="F129" r:id="rId131" xr:uid="{BDB2F736-CD84-4663-9EAE-6D42941E315C}"/>
     <hyperlink ref="F130" r:id="rId132" xr:uid="{C5271DFD-E7B3-47BC-AB59-235058C101BF}"/>
     <hyperlink ref="F131" r:id="rId133" xr:uid="{F2291C3A-E277-441C-BB7A-870A1C44F9E6}"/>
     <hyperlink ref="F132" r:id="rId134" display="mailto:info@solidgroundmn.org" xr:uid="{BA937393-0C8B-4675-B52D-4DA35745728B}"/>
     <hyperlink ref="F133" r:id="rId135" display="mailto:info@valleyoutreachmn.org" xr:uid="{309BEF16-9943-48F7-B394-F43050FA238C}"/>
     <hyperlink ref="F134" r:id="rId136" display="mailto:info@caprw.org" xr:uid="{FD0569E2-1CE2-47E5-BCB3-BB67F9575E94}"/>
+    <hyperlink ref="F31" r:id="rId137" xr:uid="{9F88CB0A-CF3A-452D-9D3E-E8CC908634BD}"/>
+    <hyperlink ref="F32" r:id="rId138" xr:uid="{C586628B-ECB8-4F4D-ACC7-58DC30B12B9A}"/>
+    <hyperlink ref="F33" r:id="rId139" xr:uid="{12DEC216-8D76-4026-AA9E-E06F7A7E3630}"/>
+    <hyperlink ref="F34" r:id="rId140" xr:uid="{9F55FFD8-8527-4B18-B555-3483B568C7F5}"/>
+    <hyperlink ref="F35" r:id="rId141" xr:uid="{DBB5D91A-271C-4164-A4CC-F190A3C900FA}"/>
+    <hyperlink ref="F36" r:id="rId142" xr:uid="{F074F1E5-0904-4227-9CAB-0477C43693A0}"/>
+    <hyperlink ref="F37" r:id="rId143" xr:uid="{7713E53E-D48D-484D-8AF7-4E4B9546FE74}"/>
+    <hyperlink ref="F38" r:id="rId144" xr:uid="{938C4110-4C17-49B7-AB8F-85195E79FCE6}"/>
+    <hyperlink ref="F39" r:id="rId145" xr:uid="{303E8DF7-4839-4786-8AD4-1A05FBA54E96}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="5" scale="65" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId137"/>
+  <pageSetup paperSize="5" scale="65" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId146"/>
   <headerFooter>
     <oddFooter>&amp;LFHPAP Client Reference Information (FY26-27)                                                                                             &amp;C&amp;N&amp;RApril 2026</oddFooter>
   </headerFooter>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <tableParts count="1">
+    <tablePart r:id="rId147"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>